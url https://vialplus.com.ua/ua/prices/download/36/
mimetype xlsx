--- v0 (2026-05-22)
+++ v1 (2026-08-13)
@@ -43,63 +43,63 @@
   <si>
     <t>Агротекстиль</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
     <t>Агротекстиль 1,05 х 25 м</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/agrotekstil-105kh25-m/</t>
+    <t>https://vialplus.com.ua/product/agrotekstil-105kh25-m/</t>
   </si>
   <si>
     <t>Агротекстиль 2,10 х 25 м</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/agrotekstil-210kh25-m/</t>
+    <t>https://vialplus.com.ua/product/agrotekstil-210kh25-m/</t>
   </si>
   <si>
     <t>Агротекстиль 1,05 х 300 м</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/agrotekstil-105kh300-m/</t>
+    <t>https://vialplus.com.ua/product/agrotekstil-105kh300-m/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -473,51 +473,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/agrotekstil-105kh25-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/agrotekstil-210kh25-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/agrotekstil-105kh300-m/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/agrotekstil-105kh25-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/agrotekstil-210kh25-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/agrotekstil-105kh300-m/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F8" sqref="F8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">