--- v0 (2026-05-22)
+++ v1 (2026-08-13)
@@ -43,2118 +43,2118 @@
   <si>
     <t>Мешки полипропиленовые</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
     <t>Мешки полипропиленовые нестандартные 120x100 см 135 грамм (Туркменистан)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-nestandartnye-120x100-sm-tailand/</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-120x100-sm-tailand/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые нестандартные 120x100 см (Украина)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-nestandartnye-120x100-ukraina/</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-120x100-ukraina/</t>
+  </si>
+  <si>
+    <t>Мешки полипропиленовые нестандартные 150x100 см (Украина)</t>
+  </si>
+  <si>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-100x150-ukraina/</t>
+  </si>
+  <si>
+    <t>Мешки полипропиленовые 50 кг 105х55 см 52 г (Украина)</t>
+  </si>
+  <si>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-52g-ukraina/</t>
+  </si>
+  <si>
+    <t>у11</t>
+  </si>
+  <si>
+    <t>Мешки полипропиленовые 10 кг 55х40 см 24 г (Украина)</t>
+  </si>
+  <si>
+    <t>https://vialplus.com.ua/product/polipropilenovye_meshki_55kh40/</t>
+  </si>
+  <si>
+    <t>Рукав полипропиленовый белый (мешочная ткань)</t>
+  </si>
+  <si>
+    <t>https://vialplus.com.ua/product/rukav-polipropilenovyy-belyy-meshochnaya-tkan/</t>
   </si>
   <si>
     <t>у12</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 5 кг 45х30 см 15 г (Украина)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/polipropilenovye_meshki_45kh30/</t>
-[...26 lines deleted...]
-    <t>https://vialplus.com.ua/ua/product/rukav-polipropilenovyy-belyy-meshochnaya-tkan/</t>
+    <t>https://vialplus.com.ua/product/polipropilenovye_meshki_45kh30/</t>
+  </si>
+  <si>
+    <t>Мешки полипропиленовые 55х40 см белый (Китай) белый</t>
+  </si>
+  <si>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-55x40-belyy-kitay/</t>
+  </si>
+  <si>
+    <t>Мешки полипропиленовые 25 кг 75х50 см 32 г (Украина) белый (32 грамм)</t>
+  </si>
+  <si>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-25-kg-75kh50-sm-32-g-ukraina/</t>
+  </si>
+  <si>
+    <t>Рукав полипропиленовый для биг бегов</t>
+  </si>
+  <si>
+    <t>https://vialplus.com.ua/product/rukav-polipropilenovyy-dlya-big-begov/</t>
+  </si>
+  <si>
+    <t>Мешки полипропиленовые 50 кг 105х55 см 62г (Украина)</t>
+  </si>
+  <si>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-62g-ukraina/</t>
+  </si>
+  <si>
+    <t>Мешки полипропиленовые 45х30 см белый (Китай) белый</t>
+  </si>
+  <si>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-35x45-belyy-kitay/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые нестандартные 200x100 см (Украина)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-nestandartnye-100x200-ukraina/</t>
-[...29 lines deleted...]
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-35x45-belyy-kitay/</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-100x200-ukraina/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 40 кг 90х50 см белый (Украина) белый</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-90kh50-belyy-ukraina/</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-90kh50-belyy-ukraina/</t>
+  </si>
+  <si>
+    <t>Мешки полипропиленовые 50 кг 105х55 см 48 г (Украина)</t>
+  </si>
+  <si>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-105kh55-oblegchennyy-48/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 25 кг 75х50 см 36 г (Украина) белый (41 грамм)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-36-g-belyy-ukraina/</t>
-[...5 lines deleted...]
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-105kh55-oblegchennyy-48/</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-36-g-belyy-ukraina/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые нестандартные 150x100 см 169 грамм (Туркменистан)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-nestandartnye-150x100-sm-tailand/</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-150x100-sm-tailand/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 40 кг 90х50 см 52 г (Туркменистан) белый</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-90kh50-sm-52-g-tailand/</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-90kh50-sm-52-g-tailand/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 25 кг 75х50 см 41г (Украина) белый (41 грамм)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-41g-belyy-ukraina/</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-41g-belyy-ukraina/</t>
   </si>
   <si>
     <t>у05</t>
   </si>
   <si>
     <t>Мешки полипропиленовые брак, неликвид, б/у 105x55</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-brak-nelikvid-bu/</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-brak-nelikvid-bu/</t>
+  </si>
+  <si>
+    <t>Мешки полипропиленовые 90х50 см желтый (Китай) желтый/хаки</t>
+  </si>
+  <si>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-90x50-zheltyy-kitay/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые нестандартные 200х100 см 225 грамм (Туркменистан)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-nestandartnye-200kh100-sm-225-gramm-tailand/</t>
-[...5 lines deleted...]
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-90x50-zheltyy-kitay/</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-200kh100-sm-225-gramm-tailand/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые брак, неликвид, б/у 150x100</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-brak-nelikvid-bu/?sku=205</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-brak-nelikvid-bu/?sku=205</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 25 кг 75х50 см 51 г (Украина) белый (41 грамм)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-51g-belyy-ukraina/</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-51g-belyy-ukraina/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 25 кг 75х50 см 42 г (Туркменистан)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-42-g-tailand/</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-42-g-tailand/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 50 кг 105х55 см 50 г (Украина)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-50-g-ukraina/</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-50-g-ukraina/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 105х55 см зеленый (Китай) зеленый</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-105kh55-zeleniy-kitay/</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-105kh55-zeleniy-kitay/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 105х55 см желтый (Китай) желтый/хаки</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-105kh55-zheltyy-kitay/</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-105kh55-zheltyy-kitay/</t>
+  </si>
+  <si>
+    <t>Мешки полипропиленовые 105х55 см белый (Китай) белый</t>
+  </si>
+  <si>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-105kh55-belyy-kitay/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 50 кг 105х55 см 70г (Украина)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-70g-ukraina/</t>
-[...5 lines deleted...]
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-105kh55-belyy-kitay/</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-70g-ukraina/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые больших размеров</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki_polipropilenovye_bolshikh_razmerov/</t>
+    <t>https://vialplus.com.ua/product/meshki_polipropilenovye_bolshikh_razmerov/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 50 кг 105х55 см 62 г (импорт)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-62-g-import/</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-62-g-import/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 50 кг 105х55 см 80 г (Украина)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-80g-ukraina/</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-80g-ukraina/</t>
+  </si>
+  <si>
+    <t>Мешки полипропиленовые нестандартные 100x200 (Китай) желтый/хаки</t>
+  </si>
+  <si>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-100x200-kitay/</t>
+  </si>
+  <si>
+    <t>Мешки полипропиленовые 50 кг 105х55 см 51 г (Индия)</t>
+  </si>
+  <si>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-51-g-indiya/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 50 кг 105х60 см 110 г (Украина)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-50-kg-105kh60-sm-110-g-ukraina/</t>
-[...11 lines deleted...]
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-nestandartnye-100x200-kitay/</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-50-kg-105kh60-sm-110-g-ukraina/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 50 кг 105х55 см 63 г (Турция)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-63-g-turtsiya/</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-63-g-turtsiya/</t>
   </si>
   <si>
     <t>у24</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 50 кг 105х55 см (Украина) белый  (48 грамм) 460 ден</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-beliy-105kh55/</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-beliy-105kh55/</t>
   </si>
   <si>
     <t>у04</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 50 кг 105х55 см (Украина) белый (52 грамма) 480 ден</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-beliy-105kh55/?sku=158</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-beliy-105kh55/?sku=158</t>
   </si>
   <si>
     <t>у03</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 50 кг 105х55 см (Украина) белый (62 грамма) 600 ден</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-beliy-105kh55/?sku=1</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-beliy-105kh55/?sku=1</t>
   </si>
   <si>
     <t>у02</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 50 кг 105х55 см (Украина) белый (70 грамма) 660 ден</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-beliy-105kh55/?sku=107</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-beliy-105kh55/?sku=107</t>
   </si>
   <si>
     <t>у01</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 50 кг 105х55 см (Украина) белый (80 грамма) 750 ден</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-beliy-105kh55/?sku=108</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-beliy-105kh55/?sku=108</t>
   </si>
   <si>
     <t>Мешки полипропиленовые нестандартные 80x140 (Китай) желтый/хаки</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-nestandartnye-80x140-kitay/</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-80x140-kitay/</t>
+  </si>
+  <si>
+    <t>Мешки полипропиленовые 50 кг 105х55 см 65 г (Туркменистан)</t>
+  </si>
+  <si>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-65-g-turkmenistan/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 25 кг 75х50 см 48 г белый (48 грамм)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-48g-belyy/</t>
-[...5 lines deleted...]
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-65-g-turkmenistan/</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-48g-belyy/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Мешки полипропиленовые 25 кг 75х50 см 48 г (импорт) </t>
+  </si>
+  <si>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-48-g-import/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые нестандартные 80x110 (Китай) желтый/хаки</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-nestandartnye-80x110-kitay/</t>
-[...5 lines deleted...]
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-48-g-import/</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-80x110-kitay/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 25 кг 75х50 см 38 г (Украина) белый (41 грамм)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-38-g-belyy-ukraina/</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-38-g-belyy-ukraina/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые нестандартные 100x150 (Китай) желтый/хаки</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-nestandartnye-100x150-kitay/</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-100x150-kitay/</t>
   </si>
   <si>
     <t>9872</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 50 кг 110х55 см 73 г (импорт)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-50-kg-110kh55-sm-73-g-import/</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-50-kg-110kh55-sm-73-g-import/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 50 кг 105х55 см 80 г (Туркменистан)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-50-kg-105kh55-sm-80-g-turkmenistan/</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-50-kg-105kh55-sm-80-g-turkmenistan/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 25 кг 75х50 см 63 г (Украина) белый (41 грамм)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-63g-belyy-ukraina/</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-63g-belyy-ukraina/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 25 кг 75х50 см 70г (Украина) белый (41 грамм)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-90g-belyy-ukraina/</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-90g-belyy-ukraina/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 50 кг 105х55 см 75 г (Туркменистан)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-75gr/</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-75gr/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 75х50 см желтый (Китай) желтый/хаки</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-75x50-zheltyy-kitay/</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-75x50-zheltyy-kitay/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 50 кг 105х55 см 70 г (Туркменистан)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-70g-tailand/</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-70g-tailand/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 50 кг 105х55 см 65 г Индия</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-50-kg-105kh55-sm-65-g-indiya/</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-50-kg-105kh55-sm-65-g-indiya/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 50 кг 105х55 см 90 г (Украина)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-90g-ukraina/</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-90g-ukraina/</t>
+  </si>
+  <si>
+    <t>Мешки полипропиленовые 110х55 см (Украина)</t>
+  </si>
+  <si>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-110kh55-ukraina/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 50 кг 105х55 см 70-75 г (импорт)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-import/</t>
-[...5 lines deleted...]
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-110kh55-ukraina/</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-import/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 25 кг 75х50 см (Украина) белый (32 грамм)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/polipropilenovye_meshki_75kh50/</t>
+    <t>https://vialplus.com.ua/product/polipropilenovye_meshki_75kh50/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 25 кг 75х50 см (Украина) белый (36 грамм)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/polipropilenovye_meshki_75kh50/?sku=366</t>
+    <t>https://vialplus.com.ua/product/polipropilenovye_meshki_75kh50/?sku=366</t>
   </si>
   <si>
     <t>у10</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 25 кг 75х50 см (Украина) белый (41 грамм)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/polipropilenovye_meshki_75kh50/?sku=2</t>
+    <t>https://vialplus.com.ua/product/polipropilenovye_meshki_75kh50/?sku=2</t>
   </si>
   <si>
     <t>у08</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 25 кг 75х50 см (Украина) белый (51 грамм)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/polipropilenovye_meshki_75kh50/?sku=220</t>
+    <t>https://vialplus.com.ua/product/polipropilenovye_meshki_75kh50/?sku=220</t>
   </si>
   <si>
     <t>Мешки полипропиленовые под заказ (Украина)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-zakaz-ot-5000-sht-ukraina/</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-pod-zakaz-ot-5000-sht-ukraina/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые с логотипом (флекопечать) белый</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-s-logotipom/</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-s-logotipom/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые нестандартные 120x60 125 г (Украина)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-nestandartnye-120x60-ukraina/</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-120x60-ukraina/</t>
   </si>
   <si>
     <t xml:space="preserve">Мешки полипропиленовые нестандартные 120x60 110 г (Украина) </t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-nestandartnye-120x60-ukraina-110-g/</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-120x60-ukraina-110-g/</t>
   </si>
   <si>
     <t>​Мешки полипропиленовые под крупу</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki_polipropilenovyye_dlya_zerna_i_krup/</t>
+    <t>https://vialplus.com.ua/product/meshki_polipropilenovyye_dlya_zerna_i_krup/</t>
   </si>
   <si>
     <t>​Полипропиленовые мешки для муки</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/polipropilenovye-meshki-dlya-muki/</t>
+    <t>https://vialplus.com.ua/product/polipropilenovye-meshki-dlya-muki/</t>
   </si>
   <si>
     <t>​Мешки полипропиленовые под высевку</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-vysevku-53-g/</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-pod-vysevku-53-g/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые под зерновые</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-zernovye/</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-pod-zernovye/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые под продукты питания</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-produkty-pitaniya/</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-pod-produkty-pitaniya/</t>
   </si>
   <si>
     <t>​Полипропиленовые мешки для картофеля</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/polipropilenovye-meshki-dlya-kartofelya/</t>
+    <t>https://vialplus.com.ua/product/polipropilenovye-meshki-dlya-kartofelya/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые пищевые</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pishchevye/</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-pishchevye/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые под бакалею</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-bakaleyu/</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-pod-bakaleyu/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые  для комбикорма</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-dlya-kombikorma/</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-dlya-kombikorma/</t>
   </si>
   <si>
     <t>​Мешки полипропиленовые под пеллеты</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-pellety/</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-pod-pellety/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые под овощи</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-ovoshchi/</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-pod-ovoshchi/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые под фрукты</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-frukty/</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-pod-frukty/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые под бобовые</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-bobovye/</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-pod-bobovye/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые под орех</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-orekh/</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-pod-orekh/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые под специи</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-spetsii/</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-pod-spetsii/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые для упаковки посылок</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-dlya-upakovki-posylok/</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-dlya-upakovki-posylok/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые под опилки, стружку, щепу</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-opilki-struzhku-shchepu/</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-pod-opilki-struzhku-shchepu/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые под таблетированную соль</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-tabletirovannuyu-sol/</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-pod-tabletirovannuyu-sol/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые под песок белый</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-pisok/</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-pod-pisok/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые под песок желтый/хаки</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-pisok/?sku=76</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-pod-pisok/?sku=76</t>
   </si>
   <si>
     <t>​Полипропиленовые мешки под соль</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/​polipropilenovyye_meshki_dlya_soli/</t>
+    <t>https://vialplus.com.ua/product/​polipropilenovyye_meshki_dlya_soli/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые под древесный уголь</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-ugol/</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-pod-ugol/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые под каменный уголь</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-kamennyy-ugol/</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-pod-kamennyy-ugol/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые под топливные брикеты</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-brikety/</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-pod-brikety/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые под метизы</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-metizy/</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-pod-metizy/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые под керамзит</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-keramzit/</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-pod-keramzit/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые многоцветные</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-mnogotsvetnye/</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-mnogotsvetnye/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые цветные разноцветный</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/tsvetnye_meshki_polipropilenovye/</t>
+    <t>https://vialplus.com.ua/product/tsvetnye_meshki_polipropilenovye/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые под удобрения</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-dlya-udobreniy/</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-dlya-udobreniy/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые сахарные</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-sakharnye/</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-sakharnye/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые под сахар (сахарные) белый</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-sakhar-sakharnye/</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-pod-sakhar-sakharnye/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые с клапаном белый</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-s-klapanom/</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-s-klapanom/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые прозрачные</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-prozrachnye/</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-prozrachnye/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые ламинированные белый</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-laminirovannye/</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-laminirovannye/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые с вкладышем</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki_polipropilenovye_s_vkladyshem/</t>
+    <t>https://vialplus.com.ua/product/meshki_polipropilenovye_s_vkladyshem/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые оптом</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-optom/</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-optom/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые в розницу</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-v-roznitsu/</t>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-v-roznitsu/</t>
   </si>
   <si>
     <t>Мешки полиэтиленовые HDPE</t>
   </si>
   <si>
     <t>Мешки полиэтиленовые 110х55 см 75 г импорт</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polietilenovye-110kh55-sm-75-g-import/</t>
+    <t>https://vialplus.com.ua/product/meshki-polietilenovye-110kh55-sm-75-g-import/</t>
   </si>
   <si>
     <t>Мешки полиэтиленовые 90х55 см 62 г импорт белый</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polietilenovye-90kh55-sm-62-g/</t>
+    <t>https://vialplus.com.ua/product/meshki-polietilenovye-90kh55-sm-62-g/</t>
   </si>
   <si>
     <t>Мешки полиэтиленовые 90х55 см 62 г импорт зеленый</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polietilenovye-90kh55-sm-62-g/?sku=420</t>
+    <t>https://vialplus.com.ua/product/meshki-polietilenovye-90kh55-sm-62-g/?sku=420</t>
   </si>
   <si>
     <t>Мешки полиэтиленовые 75х55 см 52 г импорт</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki-polietilenovye-75kh55-sm-52-g-import/</t>
+    <t>https://vialplus.com.ua/product/meshki-polietilenovye-75kh55-sm-52-g-import/</t>
   </si>
   <si>
     <t>Мешки для строительного мусора</t>
   </si>
   <si>
     <t>Мешок полипропиленовый 40 кг 90х55 см 42 г (Украина)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshok-polipropilenovyy-40-kg-90kh55-sm-42-g-ukraina/</t>
+    <t>https://vialplus.com.ua/product/meshok-polipropilenovyy-40-kg-90kh55-sm-42-g-ukraina/</t>
   </si>
   <si>
     <t>у07</t>
   </si>
   <si>
     <t>Мешок полипропиленовый 40 кг 90х55 см 43 г (Украина)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshok-polipropilenovyy-90kh55-oblegchennyy/</t>
+    <t>https://vialplus.com.ua/product/meshok-polipropilenovyy-90kh55-oblegchennyy/</t>
   </si>
   <si>
     <t>Мешки для строительного мусора (полипропиленовые) белый</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshki_dlya_stroitelnogo_musora_polipropilenovye_meshki/</t>
+    <t>https://vialplus.com.ua/product/meshki_dlya_stroitelnogo_musora_polipropilenovye_meshki/</t>
   </si>
   <si>
     <t>Биг беги (МКР)</t>
   </si>
   <si>
     <t>Б00</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, верх открытый, дно глухое 90х90х150 (130 г/м.кв)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/chetyrekhstropnyy_myagkiy_konteyner_fartuchnogo_tipa_bigbeg/?sku=81</t>
+    <t>https://vialplus.com.ua/product/chetyrekhstropnyy_myagkiy_konteyner_fartuchnogo_tipa_bigbeg/?sku=81</t>
   </si>
   <si>
     <t>Б11</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, верх открытый, дно глухое 90х90х160 (130 г/м.кв)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/chetyrekhstropnyy_myagkiy_konteyner_fartuchnogo_tipa_bigbeg/</t>
+    <t>https://vialplus.com.ua/product/chetyrekhstropnyy_myagkiy_konteyner_fartuchnogo_tipa_bigbeg/</t>
   </si>
   <si>
     <t>Б06</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, верх открытый, дно глухое 90х90х180 (120 г/м.кв)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/chetyrekhstropnyy_myagkiy_konteyner_fartuchnogo_tipa_bigbeg/?sku=112</t>
+    <t>https://vialplus.com.ua/product/chetyrekhstropnyy_myagkiy_konteyner_fartuchnogo_tipa_bigbeg/?sku=112</t>
   </si>
   <si>
     <t>Б20</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, верх открытый, дно глухое 90х90х190 (120 г/м.кв)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/chetyrekhstropnyy_myagkiy_konteyner_fartuchnogo_tipa_bigbeg/?sku=113</t>
+    <t>https://vialplus.com.ua/product/chetyrekhstropnyy_myagkiy_konteyner_fartuchnogo_tipa_bigbeg/?sku=113</t>
   </si>
   <si>
     <t>01</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, верх открытый, дно глухое 90х90х130</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/chetyrekhstropnyy_myagkiy_konteyner_fartuchnogo_tipa_bigbeg/?sku=50</t>
+    <t>https://vialplus.com.ua/product/chetyrekhstropnyy_myagkiy_konteyner_fartuchnogo_tipa_bigbeg/?sku=50</t>
   </si>
   <si>
     <t>02</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, верх открытый, дно глухое 90х90х140</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/chetyrekhstropnyy_myagkiy_konteyner_fartuchnogo_tipa_bigbeg/?sku=80</t>
+    <t>https://vialplus.com.ua/product/chetyrekhstropnyy_myagkiy_konteyner_fartuchnogo_tipa_bigbeg/?sku=80</t>
   </si>
   <si>
     <t>05</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, верх открытый, дно глухое 90х90х170</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/chetyrekhstropnyy_myagkiy_konteyner_fartuchnogo_tipa_bigbeg/?sku=111</t>
+    <t>https://vialplus.com.ua/product/chetyrekhstropnyy_myagkiy_konteyner_fartuchnogo_tipa_bigbeg/?sku=111</t>
   </si>
   <si>
     <t>08</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, верх открытый, дно глухое 90х90х200</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/chetyrekhstropnyy_myagkiy_konteyner_fartuchnogo_tipa_bigbeg/?sku=114</t>
+    <t>https://vialplus.com.ua/product/chetyrekhstropnyy_myagkiy_konteyner_fartuchnogo_tipa_bigbeg/?sku=114</t>
   </si>
   <si>
     <t>09</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, верх открытый, дно глухое Индивидуальный размер (полотно 75х75, 80х80, 90х90, 95х95, 100х100)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/chetyrekhstropnyy_myagkiy_konteyner_fartuchnogo_tipa_bigbeg/?sku=115</t>
+    <t>https://vialplus.com.ua/product/chetyrekhstropnyy_myagkiy_konteyner_fartuchnogo_tipa_bigbeg/?sku=115</t>
   </si>
   <si>
     <t>Б12</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, фартук, дно глухое 90х90х160 (130 г/м.кв)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_bez_nizhnego_klapana/</t>
+    <t>https://vialplus.com.ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_bez_nizhnego_klapana/</t>
   </si>
   <si>
     <t>Б08</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, фартук, дно глухое 90х90х180 (120 г/м.кв)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_bez_nizhnego_klapana/?sku=52</t>
+    <t>https://vialplus.com.ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_bez_nizhnego_klapana/?sku=52</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, фартук, дно глухое 90x90x140</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_bez_nizhnego_klapana/?sku=85</t>
+    <t>https://vialplus.com.ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_bez_nizhnego_klapana/?sku=85</t>
   </si>
   <si>
     <t>03</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, фартук, дно глухое 90x90x150</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_bez_nizhnego_klapana/?sku=86</t>
+    <t>https://vialplus.com.ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_bez_nizhnego_klapana/?sku=86</t>
   </si>
   <si>
     <t>06</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, фартук, дно глухое 90х90х180</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_bez_nizhnego_klapana/?sku=118</t>
+    <t>https://vialplus.com.ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_bez_nizhnego_klapana/?sku=118</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, фартук, дно глухое 90х90х170</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_bez_nizhnego_klapana/?sku=117</t>
+    <t>https://vialplus.com.ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_bez_nizhnego_klapana/?sku=117</t>
   </si>
   <si>
     <t>07</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, фартук, дно глухое 90х90х190</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_bez_nizhnego_klapana/?sku=119</t>
+    <t>https://vialplus.com.ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_bez_nizhnego_klapana/?sku=119</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, фартук, дно глухое 90х90х200</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_bez_nizhnego_klapana/?sku=120</t>
+    <t>https://vialplus.com.ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_bez_nizhnego_klapana/?sku=120</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, фартук, дно глухое Индивидуальный размер (полотно 75х75, 80х80, 90х90, 95х95, 100х100)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_bez_nizhnego_klapana/?sku=121</t>
+    <t>https://vialplus.com.ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_bez_nizhnego_klapana/?sku=121</t>
   </si>
   <si>
     <t>Б13</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, фартук, разгрузочный клапан 90х90х160 (130 г/м.кв)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_i_nizhnim_razgruzochnym_klapanom/</t>
+    <t>https://vialplus.com.ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_i_nizhnim_razgruzochnym_klapanom/</t>
   </si>
   <si>
     <t>Б21</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, фартук, разгрузочный клапан 90х90х190 (120 г./м.кв)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_i_nizhnim_razgruzochnym_klapanom/?sku=131</t>
+    <t>https://vialplus.com.ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_i_nizhnim_razgruzochnym_klapanom/?sku=131</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, фартук, разгрузочный клапан 90х90х130</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_i_nizhnim_razgruzochnym_klapanom/?sku=53</t>
+    <t>https://vialplus.com.ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_i_nizhnim_razgruzochnym_klapanom/?sku=53</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, фартук, разгрузочный клапан 90х90х140</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_i_nizhnim_razgruzochnym_klapanom/?sku=89</t>
+    <t>https://vialplus.com.ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_i_nizhnim_razgruzochnym_klapanom/?sku=89</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, фартук, разгрузочный клапан 90х90х150</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_i_nizhnim_razgruzochnym_klapanom/?sku=90</t>
+    <t>https://vialplus.com.ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_i_nizhnim_razgruzochnym_klapanom/?sku=90</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, фартук, разгрузочный клапан 90х90х170</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_i_nizhnim_razgruzochnym_klapanom/?sku=129</t>
+    <t>https://vialplus.com.ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_i_nizhnim_razgruzochnym_klapanom/?sku=129</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, фартук, разгрузочный клапан 90х90х180</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_i_nizhnim_razgruzochnym_klapanom/?sku=130</t>
+    <t>https://vialplus.com.ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_i_nizhnim_razgruzochnym_klapanom/?sku=130</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, фартук, разгрузочный клапан 90х90х200</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_i_nizhnim_razgruzochnym_klapanom/?sku=132</t>
+    <t>https://vialplus.com.ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_i_nizhnim_razgruzochnym_klapanom/?sku=132</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, фартук, разгрузочный клапан Индивидуальный размер (полотно 75х75, 80х80, 90х90, 95х95, 100х100)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_i_nizhnim_razgruzochnym_klapanom/?sku=133</t>
+    <t>https://vialplus.com.ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_i_nizhnim_razgruzochnym_klapanom/?sku=133</t>
   </si>
   <si>
     <t>Б14</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, загрузочный клапан, разгрузочный клапан 90х90х160 (130 г/м.кв)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/chetyrekhstropnyy_bigbeg_s_razgruzochnym_i_zagruzochnym_klapanom__bigbeg/</t>
+    <t>https://vialplus.com.ua/product/chetyrekhstropnyy_bigbeg_s_razgruzochnym_i_zagruzochnym_klapanom__bigbeg/</t>
   </si>
   <si>
     <t>Б07</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, загрузочный клапан, разгрузочный клапан 90х90х180 (120 г/м.кв)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/chetyrekhstropnyy_bigbeg_s_razgruzochnym_i_zagruzochnym_klapanom__bigbeg/?sku=142</t>
+    <t>https://vialplus.com.ua/product/chetyrekhstropnyy_bigbeg_s_razgruzochnym_i_zagruzochnym_klapanom__bigbeg/?sku=142</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, загрузочный клапан, разгрузочный клапан 90х90х130</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/chetyrekhstropnyy_bigbeg_s_razgruzochnym_i_zagruzochnym_klapanom__bigbeg/?sku=54</t>
+    <t>https://vialplus.com.ua/product/chetyrekhstropnyy_bigbeg_s_razgruzochnym_i_zagruzochnym_klapanom__bigbeg/?sku=54</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, загрузочный клапан, разгрузочный клапан 90х90х140</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/chetyrekhstropnyy_bigbeg_s_razgruzochnym_i_zagruzochnym_klapanom__bigbeg/?sku=91</t>
+    <t>https://vialplus.com.ua/product/chetyrekhstropnyy_bigbeg_s_razgruzochnym_i_zagruzochnym_klapanom__bigbeg/?sku=91</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, загрузочный клапан, разгрузочный клапан 90х90х150</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/chetyrekhstropnyy_bigbeg_s_razgruzochnym_i_zagruzochnym_klapanom__bigbeg/?sku=92</t>
+    <t>https://vialplus.com.ua/product/chetyrekhstropnyy_bigbeg_s_razgruzochnym_i_zagruzochnym_klapanom__bigbeg/?sku=92</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, загрузочный клапан, разгрузочный клапан 90х90х170</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/chetyrekhstropnyy_bigbeg_s_razgruzochnym_i_zagruzochnym_klapanom__bigbeg/?sku=141</t>
+    <t>https://vialplus.com.ua/product/chetyrekhstropnyy_bigbeg_s_razgruzochnym_i_zagruzochnym_klapanom__bigbeg/?sku=141</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, загрузочный клапан, разгрузочный клапан 90х90х190</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/chetyrekhstropnyy_bigbeg_s_razgruzochnym_i_zagruzochnym_klapanom__bigbeg/?sku=143</t>
+    <t>https://vialplus.com.ua/product/chetyrekhstropnyy_bigbeg_s_razgruzochnym_i_zagruzochnym_klapanom__bigbeg/?sku=143</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, загрузочный клапан, разгрузочный клапан 90х90х200</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/chetyrekhstropnyy_bigbeg_s_razgruzochnym_i_zagruzochnym_klapanom__bigbeg/?sku=144</t>
+    <t>https://vialplus.com.ua/product/chetyrekhstropnyy_bigbeg_s_razgruzochnym_i_zagruzochnym_klapanom__bigbeg/?sku=144</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, загрузочный клапан, разгрузочный клапан Индивидуальный размер (полотно 75х75, 80х80, 90х90, 95х95, 100х100)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/chetyrekhstropnyy_bigbeg_s_razgruzochnym_i_zagruzochnym_klapanom__bigbeg/?sku=145</t>
+    <t>https://vialplus.com.ua/product/chetyrekhstropnyy_bigbeg_s_razgruzochnym_i_zagruzochnym_klapanom__bigbeg/?sku=145</t>
   </si>
   <si>
     <t>Двухпетлявой биг бег, верх открытый, дно глухое 90х90х160 (130 г/м.кв)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/dvukhpetlevoy_myagkiy_konteyner_bigbeg/</t>
+    <t>https://vialplus.com.ua/product/dvukhpetlevoy_myagkiy_konteyner_bigbeg/</t>
   </si>
   <si>
     <t>Двухпетлявой биг бег, верх открытый, дно глухое 90х90х130</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/dvukhpetlevoy_myagkiy_konteyner_bigbeg/?sku=48</t>
+    <t>https://vialplus.com.ua/product/dvukhpetlevoy_myagkiy_konteyner_bigbeg/?sku=48</t>
   </si>
   <si>
     <t>Двухпетлявой биг бег, верх открытый, дно глухое 90х90х140</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/dvukhpetlevoy_myagkiy_konteyner_bigbeg/?sku=95</t>
+    <t>https://vialplus.com.ua/product/dvukhpetlevoy_myagkiy_konteyner_bigbeg/?sku=95</t>
   </si>
   <si>
     <t>Двухпетлявой биг бег, верх открытый, дно глухое 90х90х150</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/dvukhpetlevoy_myagkiy_konteyner_bigbeg/?sku=96</t>
+    <t>https://vialplus.com.ua/product/dvukhpetlevoy_myagkiy_konteyner_bigbeg/?sku=96</t>
   </si>
   <si>
     <t>Двухпетлявой биг бег, верх открытый, дно глухое 90х90х170</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/dvukhpetlevoy_myagkiy_konteyner_bigbeg/?sku=135</t>
+    <t>https://vialplus.com.ua/product/dvukhpetlevoy_myagkiy_konteyner_bigbeg/?sku=135</t>
   </si>
   <si>
     <t>Двухпетлявой биг бег, верх открытый, дно глухое 90х90х180</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/dvukhpetlevoy_myagkiy_konteyner_bigbeg/?sku=136</t>
+    <t>https://vialplus.com.ua/product/dvukhpetlevoy_myagkiy_konteyner_bigbeg/?sku=136</t>
   </si>
   <si>
     <t>Двухпетлявой биг бег, верх открытый, дно глухое 90х90х190</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/dvukhpetlevoy_myagkiy_konteyner_bigbeg/?sku=137</t>
+    <t>https://vialplus.com.ua/product/dvukhpetlevoy_myagkiy_konteyner_bigbeg/?sku=137</t>
   </si>
   <si>
     <t>Двухпетлявой биг бег, верх открытый, дно глухое 90х90х200</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/dvukhpetlevoy_myagkiy_konteyner_bigbeg/?sku=138</t>
+    <t>https://vialplus.com.ua/product/dvukhpetlevoy_myagkiy_konteyner_bigbeg/?sku=138</t>
   </si>
   <si>
     <t>Двухпетлявой биг бег, верх открытый, дно глухое Индивидуальный размер (полотно 75х75, 80х80, 90х90, 95х95, 100х100)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/dvukhpetlevoy_myagkiy_konteyner_bigbeg/?sku=139</t>
+    <t>https://vialplus.com.ua/product/dvukhpetlevoy_myagkiy_konteyner_bigbeg/?sku=139</t>
   </si>
   <si>
     <t>Б10</t>
   </si>
   <si>
     <t>Двухпетлевой биг-бег, верх открытый, раскладное дно 90х90х160 (130 г/м.кв)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/dvukhpetlevoy-big-beg-verkh-otkrytyy-raskladnoe-dno/</t>
+    <t>https://vialplus.com.ua/product/dvukhpetlevoy-big-beg-verkh-otkrytyy-raskladnoe-dno/</t>
   </si>
   <si>
     <t>Двухпетлевой биг-бег, верх открытый, раскладное дно</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/dvukhpetlevoy-big-beg-verkh-otkrytyy-raskladnoe-dno/?sku=400</t>
+    <t>https://vialplus.com.ua/product/dvukhpetlevoy-big-beg-verkh-otkrytyy-raskladnoe-dno/?sku=400</t>
   </si>
   <si>
     <t>Однопетлевой биг бег, верх открытый, дно глухое 90х90х130</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/odnopetlevoy_myagkiy_konteyner_bigbeg/</t>
+    <t>https://vialplus.com.ua/product/odnopetlevoy_myagkiy_konteyner_bigbeg/</t>
   </si>
   <si>
     <t>Однопетлевой биг бег, верх открытый, дно глухое 90х90х140</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/odnopetlevoy_myagkiy_konteyner_bigbeg/?sku=93</t>
+    <t>https://vialplus.com.ua/product/odnopetlevoy_myagkiy_konteyner_bigbeg/?sku=93</t>
   </si>
   <si>
     <t>Однопетлевой биг бег, верх открытый, дно глухое 90х90х150</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/odnopetlevoy_myagkiy_konteyner_bigbeg/?sku=94</t>
+    <t>https://vialplus.com.ua/product/odnopetlevoy_myagkiy_konteyner_bigbeg/?sku=94</t>
   </si>
   <si>
     <t>04</t>
   </si>
   <si>
     <t>Однопетлевой биг бег, верх открытый, дно глухое 90х90х160</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/odnopetlevoy_myagkiy_konteyner_bigbeg/?sku=152</t>
+    <t>https://vialplus.com.ua/product/odnopetlevoy_myagkiy_konteyner_bigbeg/?sku=152</t>
   </si>
   <si>
     <t>Однопетлевой биг бег, верх открытый, дно глухое 90х90х170</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/odnopetlevoy_myagkiy_konteyner_bigbeg/?sku=153</t>
+    <t>https://vialplus.com.ua/product/odnopetlevoy_myagkiy_konteyner_bigbeg/?sku=153</t>
   </si>
   <si>
     <t>Однопетлевой биг бег, верх открытый, дно глухое 90х90х180</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/odnopetlevoy_myagkiy_konteyner_bigbeg/?sku=154</t>
+    <t>https://vialplus.com.ua/product/odnopetlevoy_myagkiy_konteyner_bigbeg/?sku=154</t>
   </si>
   <si>
     <t>Однопетлевой биг бег, верх открытый, дно глухое 90х90х190</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/odnopetlevoy_myagkiy_konteyner_bigbeg/?sku=155</t>
+    <t>https://vialplus.com.ua/product/odnopetlevoy_myagkiy_konteyner_bigbeg/?sku=155</t>
   </si>
   <si>
     <t>Однопетлевой биг бег, верх открытый, дно глухое 90х90х200</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/odnopetlevoy_myagkiy_konteyner_bigbeg/?sku=156</t>
+    <t>https://vialplus.com.ua/product/odnopetlevoy_myagkiy_konteyner_bigbeg/?sku=156</t>
   </si>
   <si>
     <t>Однопетлевой биг бег, верх открытый, дно глухое Индивидуальный размер (полотно 75х75, 80х80, 90х90, 95х95, 100х100)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/odnopetlevoy_myagkiy_konteyner_bigbeg/?sku=157</t>
+    <t>https://vialplus.com.ua/product/odnopetlevoy_myagkiy_konteyner_bigbeg/?sku=157</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, загрузочный клапан, дно глухое 90х90х160 (130 г/м.кв)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/chetyrekh_stropnyy_big_beg_s_verkhnim_pogruzochnym_klapanom/</t>
+    <t>https://vialplus.com.ua/product/chetyrekh_stropnyy_big_beg_s_verkhnim_pogruzochnym_klapanom/</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, загрузочный клапан, дно глухое 90х90х130</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/chetyrekh_stropnyy_big_beg_s_verkhnim_pogruzochnym_klapanom/?sku=51</t>
+    <t>https://vialplus.com.ua/product/chetyrekh_stropnyy_big_beg_s_verkhnim_pogruzochnym_klapanom/?sku=51</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, загрузочный клапан, дно глухое 90х90х140</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/chetyrekh_stropnyy_big_beg_s_verkhnim_pogruzochnym_klapanom/?sku=87</t>
+    <t>https://vialplus.com.ua/product/chetyrekh_stropnyy_big_beg_s_verkhnim_pogruzochnym_klapanom/?sku=87</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, загрузочный клапан, дно глухое 90х90х150</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/chetyrekh_stropnyy_big_beg_s_verkhnim_pogruzochnym_klapanom/?sku=122</t>
+    <t>https://vialplus.com.ua/product/chetyrekh_stropnyy_big_beg_s_verkhnim_pogruzochnym_klapanom/?sku=122</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, загрузочный клапан, дно глухое 90х90х170</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/chetyrekh_stropnyy_big_beg_s_verkhnim_pogruzochnym_klapanom/?sku=123</t>
+    <t>https://vialplus.com.ua/product/chetyrekh_stropnyy_big_beg_s_verkhnim_pogruzochnym_klapanom/?sku=123</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, загрузочный клапан, дно глухое 90х90х180</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/chetyrekh_stropnyy_big_beg_s_verkhnim_pogruzochnym_klapanom/?sku=124</t>
+    <t>https://vialplus.com.ua/product/chetyrekh_stropnyy_big_beg_s_verkhnim_pogruzochnym_klapanom/?sku=124</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, загрузочный клапан, дно глухое 90х90х190</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/chetyrekh_stropnyy_big_beg_s_verkhnim_pogruzochnym_klapanom/?sku=125</t>
+    <t>https://vialplus.com.ua/product/chetyrekh_stropnyy_big_beg_s_verkhnim_pogruzochnym_klapanom/?sku=125</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, загрузочный клапан, дно глухое 90х90х200</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/chetyrekh_stropnyy_big_beg_s_verkhnim_pogruzochnym_klapanom/?sku=126</t>
+    <t>https://vialplus.com.ua/product/chetyrekh_stropnyy_big_beg_s_verkhnim_pogruzochnym_klapanom/?sku=126</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, загрузочный клапан, дно глухое Индивидуальный размер (полотно 75х75, 80х80, 90х90, 95х95, 100х100)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/chetyrekh_stropnyy_big_beg_s_verkhnim_pogruzochnym_klapanom/?sku=127</t>
+    <t>https://vialplus.com.ua/product/chetyrekh_stropnyy_big_beg_s_verkhnim_pogruzochnym_klapanom/?sku=127</t>
   </si>
   <si>
     <t>Двухпетлявой биг бег, верх открытый, раскладывающееся дно 90х90х130</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/dvukhpetlyavoy-big-beg-verkh-otkrytyy-raskladyvayushcheesya-dno/</t>
+    <t>https://vialplus.com.ua/product/dvukhpetlyavoy-big-beg-verkh-otkrytyy-raskladyvayushcheesya-dno/</t>
   </si>
   <si>
     <t>Двухпетлявой биг бег, верх открытый, раскладывающееся дно 90х90х140</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/dvukhpetlyavoy-big-beg-verkh-otkrytyy-raskladyvayushcheesya-dno/?sku=97</t>
+    <t>https://vialplus.com.ua/product/dvukhpetlyavoy-big-beg-verkh-otkrytyy-raskladyvayushcheesya-dno/?sku=97</t>
   </si>
   <si>
     <t>Двухпетлявой биг бег, верх открытый, раскладывающееся дно 90х90х150</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/dvukhpetlyavoy-big-beg-verkh-otkrytyy-raskladyvayushcheesya-dno/?sku=98</t>
+    <t>https://vialplus.com.ua/product/dvukhpetlyavoy-big-beg-verkh-otkrytyy-raskladyvayushcheesya-dno/?sku=98</t>
   </si>
   <si>
     <t>Двухпетлявой биг бег, верх открытый, раскладывающееся дно 90х90х160</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/dvukhpetlyavoy-big-beg-verkh-otkrytyy-raskladyvayushcheesya-dno/?sku=146</t>
+    <t>https://vialplus.com.ua/product/dvukhpetlyavoy-big-beg-verkh-otkrytyy-raskladyvayushcheesya-dno/?sku=146</t>
   </si>
   <si>
     <t>Двухпетлявой биг бег, верх открытый, раскладывающееся дно 90х90х170</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/dvukhpetlyavoy-big-beg-verkh-otkrytyy-raskladyvayushcheesya-dno/?sku=147</t>
+    <t>https://vialplus.com.ua/product/dvukhpetlyavoy-big-beg-verkh-otkrytyy-raskladyvayushcheesya-dno/?sku=147</t>
   </si>
   <si>
     <t>Двухпетлявой биг бег, верх открытый, раскладывающееся дно 90х90х180</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/dvukhpetlyavoy-big-beg-verkh-otkrytyy-raskladyvayushcheesya-dno/?sku=148</t>
+    <t>https://vialplus.com.ua/product/dvukhpetlyavoy-big-beg-verkh-otkrytyy-raskladyvayushcheesya-dno/?sku=148</t>
   </si>
   <si>
     <t>Двухпетлявой биг бег, верх открытый, раскладывающееся дно 90х90х190</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/dvukhpetlyavoy-big-beg-verkh-otkrytyy-raskladyvayushcheesya-dno/?sku=149</t>
+    <t>https://vialplus.com.ua/product/dvukhpetlyavoy-big-beg-verkh-otkrytyy-raskladyvayushcheesya-dno/?sku=149</t>
   </si>
   <si>
     <t>Двухпетлявой биг бег, верх открытый, раскладывающееся дно 90х90х200</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/dvukhpetlyavoy-big-beg-verkh-otkrytyy-raskladyvayushcheesya-dno/?sku=150</t>
+    <t>https://vialplus.com.ua/product/dvukhpetlyavoy-big-beg-verkh-otkrytyy-raskladyvayushcheesya-dno/?sku=150</t>
   </si>
   <si>
     <t>Двухпетлявой биг бег, верх открытый, раскладывающееся дно Индивидуальный размер (полотно 75х75, 80х80, 90х90, 95х95, 100х100)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/dvukhpetlyavoy-big-beg-verkh-otkrytyy-raskladyvayushcheesya-dno/?sku=151</t>
+    <t>https://vialplus.com.ua/product/dvukhpetlyavoy-big-beg-verkh-otkrytyy-raskladyvayushcheesya-dno/?sku=151</t>
   </si>
   <si>
     <t>Q - беги формостойкие (с ребрами жесткости)</t>
   </si>
   <si>
     <t xml:space="preserve">Q - беги формостойкие, загрузочный и разгрузочный клапан </t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/q-begi-formostoykie-zagruzochnyy-i-razgruzochnyy-klapan/</t>
+    <t>https://vialplus.com.ua/product/q-begi-formostoykie-zagruzochnyy-i-razgruzochnyy-klapan/</t>
   </si>
   <si>
     <t>Растариватель биг бегов</t>
   </si>
   <si>
     <t>Растариватель биг - бегов</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/rastarivatel-big---begov/</t>
+    <t>https://vialplus.com.ua/product/rastarivatel-big---begov/</t>
   </si>
   <si>
     <t>Прорезающий Клапан-дозатор для биг-бегов комплекте с направляющим рукавом</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/prorezayushchiy-klapan-dozator-dlya-big-begov-komplekte-s-napravlyayushchim-rukavom/</t>
+    <t>https://vialplus.com.ua/product/prorezayushchiy-klapan-dozator-dlya-big-begov-komplekte-s-napravlyayushchim-rukavom/</t>
   </si>
   <si>
     <t>Клапан-дозатор растариватель биг-бегов для нижнего клапана биг бега</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/klapan-dozator-rastarivatel-big-begov-dlya-nizhnego-klapana-big-bega/</t>
+    <t>https://vialplus.com.ua/product/klapan-dozator-rastarivatel-big-begov-dlya-nizhnego-klapana-big-bega/</t>
   </si>
   <si>
     <t>Клапан-дозатор для биг-бегов комплекте с направляющим рукавом</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/klapan-dozator-dlya-big-begov-komplekte-s-napravlyayushchim-rukavom/</t>
+    <t>https://vialplus.com.ua/product/klapan-dozator-dlya-big-begov-komplekte-s-napravlyayushchim-rukavom/</t>
   </si>
   <si>
     <t>Рукав клапана-дозатора для разгрузки биг-бегов</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/rukav-klapana-dozatora-dlya-razgruzki-big-begov/</t>
+    <t>https://vialplus.com.ua/product/rukav-klapana-dozatora-dlya-razgruzki-big-begov/</t>
   </si>
   <si>
     <t>Мешкозашивочные машины</t>
   </si>
   <si>
     <t>Мешкозашивочная машина Keestar KP 3000</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshkozashivochnaya-mashina-kp3000/</t>
+    <t>https://vialplus.com.ua/product/meshkozashivochnaya-mashina-kp3000/</t>
   </si>
   <si>
     <t>Мешкозашивочная машина Keestar KP 3000 + с масленкой</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshkozashivochnaya-mashina-keestar-kp-3000-s-maslenkoy/</t>
+    <t>https://vialplus.com.ua/product/meshkozashivochnaya-mashina-keestar-kp-3000-s-maslenkoy/</t>
   </si>
   <si>
     <t>Стационарная мешкозашивочная машина GK 8-2</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_82/</t>
+    <t>https://vialplus.com.ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_82/</t>
   </si>
   <si>
     <t>Мешкозашивочная машина Keestar KP 3000 с роликом для бумажных мешков</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshkozashivochnaya-mashina-keestar-kp-3000-s-rolikom-dlya-bumazhnykh-meshkov/</t>
+    <t>https://vialplus.com.ua/product/meshkozashivochnaya-mashina-keestar-kp-3000-s-rolikom-dlya-bumazhnykh-meshkov/</t>
   </si>
   <si>
     <t>Стационарная мешкозашивочная машина GK 35 GK 35-2C — с полуавтоматическим ножом обреза нити</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_358s/</t>
+    <t>https://vialplus.com.ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_358s/</t>
   </si>
   <si>
     <t>Стационарная мешкозашивочная машина GK 35 GK 35-6A — с пневматическим резаком (гильотиной)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_358s/?sku=280</t>
+    <t>https://vialplus.com.ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_358s/?sku=280</t>
   </si>
   <si>
     <t>Стационарная мешкозашивочная машина GK 35 GK 35-6B — с пневматическим резаком обрезки нити</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_358s/?sku=281</t>
+    <t>https://vialplus.com.ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_358s/?sku=281</t>
   </si>
   <si>
     <t>Стационарная мешкозашивочная машина GK 35 GK 35-6C — с пневматическим резаком гильотинного типа по обрезанию крепежной ленты</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_358s/?sku=282</t>
+    <t>https://vialplus.com.ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_358s/?sku=282</t>
   </si>
   <si>
     <t>Стационарная мешкозашивочная машина GK 35 GK 35-8 — двухигольная модель с механическим резаком нити</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_358s/?sku=283</t>
+    <t>https://vialplus.com.ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_358s/?sku=283</t>
   </si>
   <si>
     <t>Стационарная мешкозашивочная машина GK 35 GK 35-8B — двухигольная модель с пневматическим резаком нити</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_358s/?sku=284</t>
+    <t>https://vialplus.com.ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_358s/?sku=284</t>
   </si>
   <si>
     <t>Стационарная мешкозашивочная машина GK 35 GK 35-8C — двухигольная модель с пневматическим резаком гильотинного типа по обрезанию крепежной ленты</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_358s/?sku=285</t>
+    <t>https://vialplus.com.ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_358s/?sku=285</t>
   </si>
   <si>
     <t>Мешкозашивочная машина GK 9-370</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshkozashivochnaya-mashina-gk-9-370/</t>
+    <t>https://vialplus.com.ua/product/meshkozashivochnaya-mashina-gk-9-370/</t>
   </si>
   <si>
     <t>Стационарная мешкозашивочная машина GK 8-24</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_824/</t>
+    <t>https://vialplus.com.ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_824/</t>
+  </si>
+  <si>
+    <t>Мешкозашивочная машина GK 9-2 Keestar с роликом для бумажных мешков</t>
+  </si>
+  <si>
+    <t>https://vialplus.com.ua/product/meshkozashivochnaya-mashina-gk-9-2-keestar-s-rolikom-dlya-bumazhnykh-meshkov/</t>
+  </si>
+  <si>
+    <t>Мешкозашивочная машина GK 9-2 (ручная) Keestar</t>
+  </si>
+  <si>
+    <t>https://vialplus.com.ua/product/meshkozashivochnaya_mashina_gk9-2_Keestar/</t>
   </si>
   <si>
     <t>Оверлок GN 20-2 для пошива биг - бегов</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/overlok_gn_202a/</t>
-[...11 lines deleted...]
-    <t>https://vialplus.com.ua/ua/product/meshkozashivochnaya_mashina_gk9-2_Keestar/</t>
+    <t>https://vialplus.com.ua/product/overlok_gn_202a/</t>
   </si>
   <si>
     <t>Стационарная мешкозашивочная машина CS 80700</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/statsionarnaya_meshkozashivochnaya_mashinka_cs_80700/</t>
+    <t>https://vialplus.com.ua/product/statsionarnaya_meshkozashivochnaya_mashinka_cs_80700/</t>
   </si>
   <si>
     <t>Стационарная мешкозашивочная машина GK 8-1</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_81/</t>
+    <t>https://vialplus.com.ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_81/</t>
   </si>
   <si>
     <t>Мешкозашивочная машина Keestar KP 3000 с аккумулятором 36V</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshkozashivochnaya-mashina-keestar-kp-3000-s-akkumulyatorom-36v/</t>
+    <t>https://vialplus.com.ua/product/meshkozashivochnaya-mashina-keestar-kp-3000-s-akkumulyatorom-36v/</t>
   </si>
   <si>
     <t>Мешкозашивочная машина GK26-1S (ручная)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshkozashivochnaya_mashina_gk261s/</t>
+    <t>https://vialplus.com.ua/product/meshkozashivochnaya_mashina_gk261s/</t>
   </si>
   <si>
     <t>Мешкозашивочная машина Keestar KP 2700</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshkozashivochnaya-mashina-keestar-kp2700/</t>
+    <t>https://vialplus.com.ua/product/meshkozashivochnaya-mashina-keestar-kp2700/</t>
   </si>
   <si>
     <t xml:space="preserve">Мешкозашивочная машина GK 2200 двухниточная </t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshkozashivochnaya-mashina-gk-2200-dvukhnitochnaya/</t>
+    <t>https://vialplus.com.ua/product/meshkozashivochnaya-mashina-gk-2200-dvukhnitochnaya/</t>
   </si>
   <si>
     <t>Мешкозашивочная машина GK26-1А (ручная)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshkozashivochnaya_mashina_gk261a/</t>
+    <t>https://vialplus.com.ua/product/meshkozashivochnaya_mashina_gk261a/</t>
   </si>
   <si>
     <t>Мешкозашивочная машина GK 9-2 (ручная) Shunfa</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshkozashivochnaya_mashina_gk92/</t>
+    <t>https://vialplus.com.ua/product/meshkozashivochnaya_mashina_gk92/</t>
   </si>
   <si>
     <t>Мешкозашивочная машина GK26-2А (ручная)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshkozashivochnaya_mashina_gk262a/</t>
+    <t>https://vialplus.com.ua/product/meshkozashivochnaya_mashina_gk262a/</t>
   </si>
   <si>
     <t>Мешкозашивочная машина GK26-1H (ручная)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshkozashivochnaya_mashina_gk261n/</t>
+    <t>https://vialplus.com.ua/product/meshkozashivochnaya_mashina_gk261n/</t>
   </si>
   <si>
     <t>Мешкозашивочная машина GK2006 (ручная)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshkozashivochnaya_mashina_gk2006a/</t>
+    <t>https://vialplus.com.ua/product/meshkozashivochnaya_mashina_gk2006a/</t>
   </si>
   <si>
     <t xml:space="preserve">Ручная мешкозашивочная машина F300-A YAO HAN  (однониточная) (Тайвань) </t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/ruchnaya-meshkozashivochnaya-mashina-f300-a-yao-han-odnonitochnaya-tayvan/</t>
+    <t>https://vialplus.com.ua/product/ruchnaya-meshkozashivochnaya-mashina-f300-a-yao-han-odnonitochnaya-tayvan/</t>
   </si>
   <si>
     <t>Ручная мешкозашивочная машина F302-A YAO HAN  (двухниточная) (Тайвань)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/ruchnaya-meshkozashivochnaya-mashina-f302-a-yao-han-dvuhnitochnaya-tayvan/</t>
+    <t>https://vialplus.com.ua/product/ruchnaya-meshkozashivochnaya-mashina-f302-a-yao-han-dvuhnitochnaya-tayvan/</t>
   </si>
   <si>
     <t xml:space="preserve">Мешкозашивочная машина N600A (однониточная) YAO HAN </t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/88/</t>
+    <t>https://vialplus.com.ua/product/88/</t>
   </si>
   <si>
     <t>​Мешкозашивочная машина N602A (двухниточная) YAO HAN</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshkozashivka_N602N_dvuxnitochnaya_yao_han/</t>
+    <t>https://vialplus.com.ua/product/meshkozashivka_N602N_dvuxnitochnaya_yao_han/</t>
   </si>
   <si>
     <t xml:space="preserve">Мешкозашивочная машина Fischbein Model Number: 40660 – Standard Model 220 Volt </t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshkozashivochnaya-mashina-fischbein-model-number-40660--standard-model-220-volt/</t>
+    <t>https://vialplus.com.ua/product/meshkozashivochnaya-mashina-fischbein-model-number-40660--standard-model-220-volt/</t>
   </si>
   <si>
     <t>Мешкозашивочная машина Fischbein Model Number: 40755 – Heavy Duty Model 220 Volt</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshkozashivochnaya-mashina-fischbein-model-number-40755--heavy-duty-model-220-volt/</t>
+    <t>https://vialplus.com.ua/product/meshkozashivochnaya-mashina-fischbein-model-number-40755--heavy-duty-model-220-volt/</t>
   </si>
   <si>
     <t>Мешкозашивочная машина Fischbein Model Number: 40245 – Crepe Tape Model 220 Volt</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshkozashivochnaya-mashina-fischbein-model-number-40245--crepe-tape-model-220-volt/</t>
+    <t>https://vialplus.com.ua/product/meshkozashivochnaya-mashina-fischbein-model-number-40245--crepe-tape-model-220-volt/</t>
   </si>
   <si>
     <t>Мешкозашивочная машина GK9-2007</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshkozashivochnaya-mashina-gk9-2007/</t>
+    <t>https://vialplus.com.ua/product/meshkozashivochnaya-mashina-gk9-2007/</t>
   </si>
   <si>
     <t>Мешкозашивочная машина GK 9-2 в аренду</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshkozashivochnaya-mashina-gk9-2-v-arendu/</t>
+    <t>https://vialplus.com.ua/product/meshkozashivochnaya-mashina-gk9-2-v-arendu/</t>
   </si>
   <si>
     <t>Мешкозашивочная машина N320A-220V YAO HAN</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshkozashivochnaya-mashina-n320a-220v-yao-han/</t>
+    <t>https://vialplus.com.ua/product/meshkozashivochnaya-mashina-n320a-220v-yao-han/</t>
   </si>
   <si>
     <t>Нитки мешкозашивочные, расходники, аксессуары</t>
   </si>
   <si>
     <t>Нитка небрендированная для дилеров (опт) 0,2 кг</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/nitka-nebrendirovannaya-dlya-dilerov-opt/</t>
+    <t>https://vialplus.com.ua/product/nitka-nebrendirovannaya-dlya-dilerov-opt/</t>
   </si>
   <si>
     <t>Нитка мешкозашивочная без лого для дилеров (крупный опт) 0,2 кг</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/nitka-meshkozashivochnaya-bez-logo-dlya-dilerov-krupnyy-opt/</t>
+    <t>https://vialplus.com.ua/product/nitka-meshkozashivochnaya-bez-logo-dlya-dilerov-krupnyy-opt/</t>
   </si>
   <si>
     <t>Нитка небрендированная для дилеров (опт) 2 кг</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/nitka-nebrendirovannaya-dlya-dilerov-opt/?sku=292</t>
+    <t>https://vialplus.com.ua/product/nitka-nebrendirovannaya-dlya-dilerov-opt/?sku=292</t>
   </si>
   <si>
     <t>Нитка мешкозашивочная без лого для дилеров (крупный опт) 2 кг</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/nitka-meshkozashivochnaya-bez-logo-dlya-dilerov-krupnyy-opt/?sku=290</t>
+    <t>https://vialplus.com.ua/product/nitka-meshkozashivochnaya-bez-logo-dlya-dilerov-krupnyy-opt/?sku=290</t>
   </si>
   <si>
     <t>Мешкозашивочные нитки 0,2 кг</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshkozashivochnye-nitki/</t>
+    <t>https://vialplus.com.ua/product/meshkozashivochnye-nitki/</t>
   </si>
   <si>
     <t>Мешкозашивочные нитки 2 кг</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshkozashivochnye-nitki/?sku=274</t>
+    <t>https://vialplus.com.ua/product/meshkozashivochnye-nitki/?sku=274</t>
   </si>
   <si>
     <t>Нитки мешкозашивочные 5 кг</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/nitki-meshkozashivochnye-5-kg/</t>
+    <t>https://vialplus.com.ua/product/nitki-meshkozashivochnye-5-kg/</t>
   </si>
   <si>
     <t>Мешкозашивочное оборудование, линии, стенды</t>
   </si>
   <si>
     <t>Стенд для зашивки мешков KP S6 + KP 3000</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/stend-dlya-zashivki-meshkov-kp-s6-kp-3000/</t>
+    <t>https://vialplus.com.ua/product/stend-dlya-zashivki-meshkov-kp-s6-kp-3000/</t>
+  </si>
+  <si>
+    <t>Стенд для зашивки мешков GK S7 + GK 26-1S</t>
+  </si>
+  <si>
+    <t>https://vialplus.com.ua/product/stend-dlya-zashivki-meshkov-gk-s7-gk-26-1s/</t>
   </si>
   <si>
     <t>Стенд для зашивки мешков GK S7 + GK 26-1A</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/stend_dlya_zashivki_meshkov_gks7/</t>
-[...5 lines deleted...]
-    <t>https://vialplus.com.ua/ua/product/stend-dlya-zashivki-meshkov-gk-s7-gk-26-1s/</t>
+    <t>https://vialplus.com.ua/product/stend_dlya_zashivki_meshkov_gks7/</t>
   </si>
   <si>
     <t>Станок для зашивки мешков GK S5 + GK 26-1H</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/stanok-dlya-zashivki-meshkov-gk-s5-gk-26-1h/</t>
+    <t>https://vialplus.com.ua/product/stanok-dlya-zashivki-meshkov-gk-s5-gk-26-1h/</t>
   </si>
   <si>
     <t>Стенд для зашивки мешков GK S8</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/stend_dlya_zashivki_meshkov_gks8/</t>
+    <t>https://vialplus.com.ua/product/stend_dlya_zashivki_meshkov_gks8/</t>
   </si>
   <si>
     <t>Мешкозашивочная линия GK S2</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/transportnyy_konveyer_gk_s2/</t>
+    <t>https://vialplus.com.ua/product/transportnyy_konveyer_gk_s2/</t>
   </si>
   <si>
     <t>Оборудование для производства биг бегов</t>
   </si>
   <si>
     <t>Машина для пошива биг бегов GK 8-2</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/mashina_dlya_poshiva_big_begov_gk_82/</t>
+    <t>https://vialplus.com.ua/product/mashina_dlya_poshiva_big_begov_gk_82/</t>
   </si>
   <si>
     <t>Машина для пошива биг бегов GK 8-24</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/mashina_dlya_poshiva_bigbegov_gk_824/</t>
+    <t>https://vialplus.com.ua/product/mashina_dlya_poshiva_bigbegov_gk_824/</t>
   </si>
   <si>
     <t>Машина для пошива биг бегов GK35-2C</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/mashina_dlya_poshiva_big_begov_gk358c/</t>
+    <t>https://vialplus.com.ua/product/mashina_dlya_poshiva_big_begov_gk358c/</t>
   </si>
   <si>
     <t>Машина для пошива биг бегов CS 80700</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/mashina_dlya_poshiva_bigbegov_gk_80700/</t>
+    <t>https://vialplus.com.ua/product/mashina_dlya_poshiva_bigbegov_gk_80700/</t>
   </si>
   <si>
     <t>Оверлок GN 20-2A ковровый  оверлок</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/overlok_dlya_poshiva_big_begov_gn_202a/</t>
+    <t>https://vialplus.com.ua/product/overlok_dlya_poshiva_big_begov_gn_202a/</t>
   </si>
   <si>
     <t>Швейная машина Keestar CirCleSew</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/shveynaya-mashina-keestar-circlesew/</t>
+    <t>https://vialplus.com.ua/product/shveynaya-mashina-keestar-circlesew/</t>
   </si>
   <si>
     <t>Швейная машина Keestar BaffleSEW53</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/shveynaya-mashina-keestar-bafflesew53/</t>
+    <t>https://vialplus.com.ua/product/shveynaya-mashina-keestar-bafflesew53/</t>
   </si>
   <si>
     <t>Нитки мешкозашивочные</t>
   </si>
   <si>
     <t>Нитки мешкозашивочные 0,2 кг (цвет белый)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/nitki_meshkozashivochnye/</t>
+    <t>https://vialplus.com.ua/product/nitki_meshkozashivochnye/</t>
   </si>
   <si>
     <t>Нитки мешкозашивочные 0,2 кг (цвет белый) от 1 коробки (105 шт.)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/nitki-meshkozashivochnye-0-2-kg-tsvet-belyy-ot-1-korobki-105-sht/</t>
+    <t>https://vialplus.com.ua/product/nitki-meshkozashivochnye-0-2-kg-tsvet-belyy-ot-1-korobki-105-sht/</t>
+  </si>
+  <si>
+    <t>Нитки мешкозашивочные 0,2 кг (цвет зеленый)</t>
+  </si>
+  <si>
+    <t>https://vialplus.com.ua/product/nitki-meshkozashivochnye-02-kg-tsvet-zelenyy/</t>
   </si>
   <si>
     <t>Нитки мешкозашивочные 0,2 кг (цвет микс) зелено-белые</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/nitki-meshkozashivochnye-02-kg-tsvet-miks/</t>
-[...5 lines deleted...]
-    <t>https://vialplus.com.ua/ua/product/nitki-meshkozashivochnye-02-kg-tsvet-zelenyy/</t>
+    <t>https://vialplus.com.ua/product/nitki-meshkozashivochnye-02-kg-tsvet-miks/</t>
   </si>
   <si>
     <t>Нитки мешкозашивочные 0,2 кг (цвет микс) бело-голубые</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/nitki-meshkozashivochnye-02-kg-tsvet-miks/?sku=298</t>
+    <t>https://vialplus.com.ua/product/nitki-meshkozashivochnye-02-kg-tsvet-miks/?sku=298</t>
   </si>
   <si>
     <t>Нитки мешкозашивочные 0,2 кг (цвет микс) красно-белые</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/nitki-meshkozashivochnye-02-kg-tsvet-miks/?sku=299</t>
+    <t>https://vialplus.com.ua/product/nitki-meshkozashivochnye-02-kg-tsvet-miks/?sku=299</t>
   </si>
   <si>
     <t>Нитки мешкозашивочные 0,2 кг (цвет черный)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/nitki-meshkozashivochnye-02-kg-tsvet-chernyy/</t>
+    <t>https://vialplus.com.ua/product/nitki-meshkozashivochnye-02-kg-tsvet-chernyy/</t>
   </si>
   <si>
     <t>Нитки мешкозашивочные 2 кг (цвет белый)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshkozashivochnye-nitki-2-kg/</t>
+    <t>https://vialplus.com.ua/product/meshkozashivochnye-nitki-2-kg/</t>
   </si>
   <si>
     <t>Нитки мешкозашивочные 2 кг (цвет зеленый)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/nitki-meshkozashivochnye-2-kg-tsvet-zelenyy/</t>
+    <t>https://vialplus.com.ua/product/nitki-meshkozashivochnye-2-kg-tsvet-zelenyy/</t>
   </si>
   <si>
     <t>Нитки мешкозашивочные 2 кг (цвет черный)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/nitki-meshkozashivochnye-2-kg-tsvet-chernyy/</t>
+    <t>https://vialplus.com.ua/product/nitki-meshkozashivochnye-2-kg-tsvet-chernyy/</t>
   </si>
   <si>
     <t>Нитки мешкозашивочные 1,3 кг</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshkozashivochnye-nitki-13-kg/</t>
+    <t>https://vialplus.com.ua/product/meshkozashivochnye-nitki-13-kg/</t>
   </si>
   <si>
     <t>Нить полипропиленовая мультифиламентная</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/nit-polipropilenovaya-multifilamentnaya/</t>
+    <t>https://vialplus.com.ua/product/nit-polipropilenovaya-multifilamentnaya/</t>
   </si>
   <si>
     <t>Бирки, этикетки, ярлыки на мешки и биг беги</t>
   </si>
   <si>
     <t>Бирки маркировочная на мешки и биг-беги 7*10 см (мучная)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/birka-markirovochnaya-na-meshki-i-big-begi/</t>
+    <t>https://vialplus.com.ua/product/birka-markirovochnaya-na-meshki-i-big-begi/</t>
   </si>
   <si>
     <t>Бирки маркировочная на мешки и биг-беги 7*14 см (комбикормовая)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/birka-markirovochnaya-na-meshki-i-big-begi/?sku=300</t>
+    <t>https://vialplus.com.ua/product/birka-markirovochnaya-na-meshki-i-big-begi/?sku=300</t>
   </si>
   <si>
     <t>Бирки маркировочная на мешки и биг-беги 10*15 см</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/birka-markirovochnaya-na-meshki-i-big-begi/?sku=301</t>
+    <t>https://vialplus.com.ua/product/birka-markirovochnaya-na-meshki-i-big-begi/?sku=301</t>
   </si>
   <si>
     <t>Бирки маркировочная на мешки и биг-беги индивидуальный размер</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/birka-markirovochnaya-na-meshki-i-big-begi/?sku=302</t>
+    <t>https://vialplus.com.ua/product/birka-markirovochnaya-na-meshki-i-big-begi/?sku=302</t>
   </si>
   <si>
     <t>Этикетки для мешков и биг-бегов 7*10 см (мучная)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/etiketki-dlya-meshkov-i-big-begov/</t>
+    <t>https://vialplus.com.ua/product/etiketki-dlya-meshkov-i-big-begov/</t>
   </si>
   <si>
     <t>Этикетки для мешков и биг-бегов 7*14 см (комбикормовая)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/etiketki-dlya-meshkov-i-big-begov/?sku=303</t>
+    <t>https://vialplus.com.ua/product/etiketki-dlya-meshkov-i-big-begov/?sku=303</t>
   </si>
   <si>
     <t>Этикетки для мешков и биг-бегов 10*15 см</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/etiketki-dlya-meshkov-i-big-begov/?sku=304</t>
+    <t>https://vialplus.com.ua/product/etiketki-dlya-meshkov-i-big-begov/?sku=304</t>
   </si>
   <si>
     <t>Этикетки для мешков и биг-бегов индивидуальный размер</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/etiketki-dlya-meshkov-i-big-begov/?sku=305</t>
+    <t>https://vialplus.com.ua/product/etiketki-dlya-meshkov-i-big-begov/?sku=305</t>
   </si>
   <si>
     <t>Ярлыки для мешков и биг-бегов (ткань полипропиленовая) 7*10 см (мучная)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/yarlyki-dlya-meshkov-i-big-begov/</t>
+    <t>https://vialplus.com.ua/product/yarlyki-dlya-meshkov-i-big-begov/</t>
   </si>
   <si>
     <t>Ярлыки для мешков и биг-бегов (ткань полипропиленовая) 7*14 см (комбикормовая)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/yarlyki-dlya-meshkov-i-big-begov/?sku=306</t>
+    <t>https://vialplus.com.ua/product/yarlyki-dlya-meshkov-i-big-begov/?sku=306</t>
   </si>
   <si>
     <t>Ярлыки для мешков и биг-бегов (ткань полипропиленовая) 10*15 см</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/yarlyki-dlya-meshkov-i-big-begov/?sku=307</t>
+    <t>https://vialplus.com.ua/product/yarlyki-dlya-meshkov-i-big-begov/?sku=307</t>
   </si>
   <si>
     <t>Ярлыки для мешков и биг-бегов (ткань полипропиленовая) индивидуальный размер</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/yarlyki-dlya-meshkov-i-big-begov/?sku=308</t>
+    <t>https://vialplus.com.ua/product/yarlyki-dlya-meshkov-i-big-begov/?sku=308</t>
   </si>
   <si>
     <t>Пломбы пластиковые</t>
   </si>
   <si>
     <t>Мешочная пластиковая пломба Акула-М4</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshochnaya-plastikovaya-plomba-akula-m4/</t>
+    <t>https://vialplus.com.ua/product/meshochnaya-plastikovaya-plomba-akula-m4/</t>
   </si>
   <si>
     <t>Пластиковая пломба Акула-М2 (универсальная, охранная, индикаторная)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/meshochnaya-plastikovaya-plomba-akula-m2/</t>
+    <t>https://vialplus.com.ua/product/meshochnaya-plastikovaya-plomba-akula-m2/</t>
   </si>
   <si>
     <t xml:space="preserve">Индикаторная пластиковая пломба «Блок-Пост М» </t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/indikatornaya-plastikovaya-plomba-blok-post-m/</t>
+    <t>https://vialplus.com.ua/product/indikatornaya-plastikovaya-plomba-blok-post-m/</t>
   </si>
   <si>
     <t>Запчасти и аксессуары к мешкозашивочным машинам</t>
   </si>
   <si>
     <t>Масло для мешкозашивочных машин 0,250 л</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/maslo_dlya_meshkozashivochnykh_mashin/</t>
+    <t>https://vialplus.com.ua/product/maslo_dlya_meshkozashivochnykh_mashin/</t>
   </si>
   <si>
     <t>Масло для мешкозашивочных машин 0,500 л</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/maslo_dlya_meshkozashivochnykh_mashin/?sku=192</t>
+    <t>https://vialplus.com.ua/product/maslo_dlya_meshkozashivochnykh_mashin/?sku=192</t>
   </si>
   <si>
     <t>Литол для мешкозашивочных машин</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/litol-dlya-meshkozashivochnykh-mashin/</t>
+    <t>https://vialplus.com.ua/product/litol-dlya-meshkozashivochnykh-mashin/</t>
   </si>
   <si>
     <t>Комплект масла к мешкозашивочной машине 0,250 л</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/komplekt-masla-k-meshkozashivochnoy-mashine/</t>
+    <t>https://vialplus.com.ua/product/komplekt-masla-k-meshkozashivochnoy-mashine/</t>
   </si>
   <si>
     <t>OpenBag - клапан для контролируемой разгрузки биг-бегов</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/optnbag---klapan-dlya-/</t>
+    <t>https://vialplus.com.ua/product/optnbag---klapan-dlya-/</t>
   </si>
   <si>
     <t>Сбалансированный подвес для GK9-2</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/sbalansirovannyy_podves_dlya_meshkozashivochnoy_mashiny_gk92/</t>
+    <t>https://vialplus.com.ua/product/sbalansirovannyy_podves_dlya_meshkozashivochnoy_mashiny_gk92/</t>
   </si>
   <si>
     <t>Сбалансированный подвес для GK 26-1A</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/sbalansirovannyy_podves_dlya_meshkozashivochnykh_mashin_serii_gk_26/</t>
+    <t>https://vialplus.com.ua/product/sbalansirovannyy_podves_dlya_meshkozashivochnykh_mashin_serii_gk_26/</t>
   </si>
   <si>
     <t>Масленка для машинного масла</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/maslenka-dlya-mashinnogo-masla/</t>
+    <t>https://vialplus.com.ua/product/maslenka-dlya-mashinnogo-masla/</t>
   </si>
   <si>
     <t>Столы для стационарных мешкозашивочных машин</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/stol_dlya_overlokov_i_promyshlennykh_mashin/</t>
+    <t>https://vialplus.com.ua/product/stol_dlya_overlokov_i_promyshlennykh_mashin/</t>
   </si>
   <si>
     <t>Электродвигатель фрикционный Shunfa AOL 12H</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/friktsionnyy_motor/</t>
+    <t>https://vialplus.com.ua/product/friktsionnyy_motor/</t>
   </si>
   <si>
     <t>Иглы для GK9-2</t>
   </si>
   <si>
     <t>Иглы для мешкозашивочных машин</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/igly_dlya_meshkozashivochnykh_mashin/</t>
+    <t>https://vialplus.com.ua/product/igly_dlya_meshkozashivochnykh_mashin/</t>
   </si>
   <si>
     <t>Иглы для GK26-1A</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/igly_dlya_meshkozashivochnykh_mashin/?sku=83</t>
+    <t>https://vialplus.com.ua/product/igly_dlya_meshkozashivochnykh_mashin/?sku=83</t>
   </si>
   <si>
     <t>Иглы для GK8-1</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/igly_dlya_meshkozashivochnykh_mashin/?sku=99</t>
+    <t>https://vialplus.com.ua/product/igly_dlya_meshkozashivochnykh_mashin/?sku=99</t>
   </si>
   <si>
     <t>Иглы для GK8-2</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/igly_dlya_meshkozashivochnykh_mashin/?sku=100</t>
+    <t>https://vialplus.com.ua/product/igly_dlya_meshkozashivochnykh_mashin/?sku=100</t>
   </si>
   <si>
     <t>Иглы для GK8-24</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/igly_dlya_meshkozashivochnykh_mashin/?sku=101</t>
+    <t>https://vialplus.com.ua/product/igly_dlya_meshkozashivochnykh_mashin/?sku=101</t>
   </si>
   <si>
     <t>Иглы для CS80700</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/igly_dlya_meshkozashivochnykh_mashin/?sku=102</t>
+    <t>https://vialplus.com.ua/product/igly_dlya_meshkozashivochnykh_mashin/?sku=102</t>
   </si>
   <si>
     <t>Иглы для GK35-8C</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/igly_dlya_meshkozashivochnykh_mashin/?sku=103</t>
+    <t>https://vialplus.com.ua/product/igly_dlya_meshkozashivochnykh_mashin/?sku=103</t>
   </si>
   <si>
     <t>Иглы GN20-2A</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/igly_dlya_meshkozashivochnykh_mashin/?sku=104</t>
+    <t>https://vialplus.com.ua/product/igly_dlya_meshkozashivochnykh_mashin/?sku=104</t>
   </si>
   <si>
     <t>Креп лента для мешкозашивочных машин</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/krep_lenta_dlya_meshkozashivochnykh_mashin/</t>
+    <t>https://vialplus.com.ua/product/krep_lenta_dlya_meshkozashivochnykh_mashin/</t>
   </si>
   <si>
     <t>Педаль к швейным машинам и оверлокам (металл)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/pedal-k-shveynym-mashinam-i-overlokam-metall/</t>
+    <t>https://vialplus.com.ua/product/pedal-k-shveynym-mashinam-i-overlokam-metall/</t>
   </si>
   <si>
     <t>Тенты полипропиленовые ламинированные, защитные</t>
   </si>
   <si>
     <t>Тенты полипропиленовые ламинированные, защитные 2х3 м (90 г./м.кв)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/tenty-polipropilenovye-laminirovannye-zashchitnye-2kh3-m/</t>
+    <t>https://vialplus.com.ua/product/tenty-polipropilenovye-laminirovannye-zashchitnye-2kh3-m/</t>
   </si>
   <si>
     <t>Тенты полипропиленовые ламинированные, защитные 3х5 м (90 г./м.кв)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/tenty-polipropilenovye-laminirovannye-zashchitnye-3kh5-m/</t>
+    <t>https://vialplus.com.ua/product/tenty-polipropilenovye-laminirovannye-zashchitnye-3kh5-m/</t>
   </si>
   <si>
     <t>Тенты полипропиленовые ламинированные, защитные 4х6 м (90 г./м.кв)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/tenty-polipropilenovye-laminirovannye-zashchitnye-4kh6-m/</t>
+    <t>https://vialplus.com.ua/product/tenty-polipropilenovye-laminirovannye-zashchitnye-4kh6-m/</t>
   </si>
   <si>
     <t>Тенты полипропиленовые ламинированные, защитные 6х10 м (90 г./м.кв)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/tenty-polipropilenovye-laminirovannye-zashchitnye-6kh10-m/</t>
+    <t>https://vialplus.com.ua/product/tenty-polipropilenovye-laminirovannye-zashchitnye-6kh10-m/</t>
   </si>
   <si>
     <t>Тенты полипропиленовые ламинированные, защитные 8х12 м (100 г./м.кв)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/tenty-polipropilenovye-laminirovannye-zashchitnye-8kh12-m/</t>
+    <t>https://vialplus.com.ua/product/tenty-polipropilenovye-laminirovannye-zashchitnye-8kh12-m/</t>
   </si>
   <si>
     <t>Тенты полипропиленовые ламинированные, защитные 10х15 м (100 г./м.кв)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/tenty-polipropilenovye-laminirovannye-zashchitnye-10kh15-m/</t>
+    <t>https://vialplus.com.ua/product/tenty-polipropilenovye-laminirovannye-zashchitnye-10kh15-m/</t>
   </si>
   <si>
     <t>Тенты полипропиленовые ламинированные, защитные 8х12 м (130 г./кв.м)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/tenty-pvkh-8kh12-m-130-gkvm/</t>
+    <t>https://vialplus.com.ua/product/tenty-pvkh-8kh12-m-130-gkvm/</t>
   </si>
   <si>
     <t>Тенты полипропиленовые ламинированные, защитные 10х15 м (130 г./кв.м)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/tenty-polipropilenovye-laminirovannye-zashchitnye-10kh15-m-130-gkvm/</t>
+    <t>https://vialplus.com.ua/product/tenty-polipropilenovye-laminirovannye-zashchitnye-10kh15-m-130-gkvm/</t>
   </si>
   <si>
     <t>Тенты полипропиленовые ламинированные, защитные 10х20 м (130 г./м.кв)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/tenty-polipropilenovye-laminirovannye-zashchitnye-10kh20-m/</t>
+    <t>https://vialplus.com.ua/product/tenty-polipropilenovye-laminirovannye-zashchitnye-10kh20-m/</t>
   </si>
   <si>
     <t>Тенты полипропиленовые ламинированные, защитные 15х20 м (130 г./м.кв)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/tenty-polipropilenovye-laminirovannye-zashchitnye-15kh20-m/</t>
+    <t>https://vialplus.com.ua/product/tenty-polipropilenovye-laminirovannye-zashchitnye-15kh20-m/</t>
   </si>
   <si>
     <t>Тенты полипропиленовые ламинированные, защитные 3,3х50 м (120 г./м.кв)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/tenty-polipropilenovye-laminirovannye-zashchitnye-33kh50-m/</t>
+    <t>https://vialplus.com.ua/product/tenty-polipropilenovye-laminirovannye-zashchitnye-33kh50-m/</t>
   </si>
   <si>
     <t>Агротекстиль</t>
   </si>
   <si>
     <t>Агротекстиль 1,05 х 25 м</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/agrotekstil-105kh25-m/</t>
+    <t>https://vialplus.com.ua/product/agrotekstil-105kh25-m/</t>
   </si>
   <si>
     <t>Агротекстиль 2,10 х 25 м</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/agrotekstil-210kh25-m/</t>
+    <t>https://vialplus.com.ua/product/agrotekstil-210kh25-m/</t>
   </si>
   <si>
     <t>Агротекстиль 1,05 х 300 м</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/agrotekstil-105kh300-m/</t>
+    <t>https://vialplus.com.ua/product/agrotekstil-105kh300-m/</t>
   </si>
   <si>
     <t>Геотекстиль</t>
   </si>
   <si>
     <t>Геотекстиль 1х10 м</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/geotekstil-1kh10-m/</t>
+    <t>https://vialplus.com.ua/product/geotekstil-1kh10-m/</t>
   </si>
   <si>
     <t>Пленка армированная для теплиц (прозрачная)</t>
   </si>
   <si>
     <t>Пленка армированная 6х10 м  для теплиц (прозрачная)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/plenka-armirovannaya-6kh10-m-prozrachnaya/</t>
+    <t>https://vialplus.com.ua/product/plenka-armirovannaya-6kh10-m-prozrachnaya/</t>
   </si>
   <si>
     <t>Пленка армированная 6х15 м для теплиц (прозрачная)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/plenka-armirovannaya-6kh15-m-prozrachnaya/</t>
+    <t>https://vialplus.com.ua/product/plenka-armirovannaya-6kh15-m-prozrachnaya/</t>
   </si>
   <si>
     <t>Пленка армированная 6х25 м для теплиц (прозрачная)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/plenka-armirovannaya-6kh25-m-prozrachnaya/</t>
+    <t>https://vialplus.com.ua/product/plenka-armirovannaya-6kh25-m-prozrachnaya/</t>
   </si>
   <si>
     <t>Пленка армированная 12х10 м  для теплиц (прозрачная)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/plenka-armirovannaya-12kh10-m-dlya-teplits-prozrachnaya/</t>
+    <t>https://vialplus.com.ua/product/plenka-armirovannaya-12kh10-m-dlya-teplits-prozrachnaya/</t>
   </si>
   <si>
     <t>Пленка армированная 12х15 м для теплиц (прозрачная)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/plenka-armirovannaya-12kh15-m-dlya-teplits-prozrachnaya/</t>
+    <t>https://vialplus.com.ua/product/plenka-armirovannaya-12kh15-m-dlya-teplits-prozrachnaya/</t>
   </si>
   <si>
     <t>Пленка армированная 12х25 м для теплиц (прозрачная)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/plenka-armirovannaya-12kh25-m-dlya-teplits-prozrachnaya/</t>
+    <t>https://vialplus.com.ua/product/plenka-armirovannaya-12kh25-m-dlya-teplits-prozrachnaya/</t>
   </si>
   <si>
     <t>Средства индивидуальной защиты</t>
   </si>
   <si>
     <t>Дезинфицирующее средство DEFENS D-1 (антисептик) - 50 мл (карманный)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/dezinfitsiruyushchee-sredstvo-defens-d-1-antiseptik---50-ml-karmannyy/</t>
+    <t>https://vialplus.com.ua/product/dezinfitsiruyushchee-sredstvo-defens-d-1-antiseptik---50-ml-karmannyy/</t>
   </si>
   <si>
     <t>Дезинфицирующее средство DEFENS D-1 (антисептик) - 1000 мл</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/dezinfitsiruyushchee-sredstvo-defens-d-1-antiseptik/</t>
+    <t>https://vialplus.com.ua/product/dezinfitsiruyushchee-sredstvo-defens-d-1-antiseptik/</t>
   </si>
   <si>
     <t>Дезинфицирующее средство DEFENS D-1 (антисептик) - 5000 мл</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/ua/product/dezinfitsiruyushchee-sredstvo-defens-d-1-antiseptik---5000-ml/</t>
+    <t>https://vialplus.com.ua/product/dezinfitsiruyushchee-sredstvo-defens-d-1-antiseptik---5000-ml/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -2540,51 +2540,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-nestandartnye-120x100-sm-tailand/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-nestandartnye-120x100-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/polipropilenovye_meshki_45kh30/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-nestandartnye-100x150-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-52g-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/polipropilenovye_meshki_55kh40/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/rukav-polipropilenovyy-belyy-meshochnaya-tkan/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-nestandartnye-100x200-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-55x40-belyy-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/rukav-polipropilenovyy-dlya-big-begov/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-62g-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-25-kg-75kh50-sm-32-g-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-35x45-belyy-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-90kh50-belyy-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-36-g-belyy-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-105kh55-oblegchennyy-48/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-nestandartnye-150x100-sm-tailand/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-90kh50-sm-52-g-tailand/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-41g-belyy-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-brak-nelikvid-bu/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-nestandartnye-200kh100-sm-225-gramm-tailand/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-90x50-zheltyy-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-brak-nelikvid-bu/?sku=205" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-51g-belyy-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-42-g-tailand/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-50-g-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-105kh55-zeleniy-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-105kh55-zheltyy-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-70g-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-105kh55-belyy-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki_polipropilenovye_bolshikh_razmerov/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-62-g-import/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-80g-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-50-kg-105kh60-sm-110-g-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-51-g-indiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-nestandartnye-100x200-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-63-g-turtsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-beliy-105kh55/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-beliy-105kh55/?sku=158" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-beliy-105kh55/?sku=1" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-beliy-105kh55/?sku=107" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-beliy-105kh55/?sku=108" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-nestandartnye-80x140-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-48g-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-65-g-turkmenistan/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-nestandartnye-80x110-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-48-g-import/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-38-g-belyy-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-nestandartnye-100x150-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-50-kg-110kh55-sm-73-g-import/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-50-kg-105kh55-sm-80-g-turkmenistan/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-63g-belyy-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-90g-belyy-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-75gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-75x50-zheltyy-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-70g-tailand/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-50-kg-105kh55-sm-65-g-indiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-90g-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-import/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-110kh55-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/polipropilenovye_meshki_75kh50/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/polipropilenovye_meshki_75kh50/?sku=366" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/polipropilenovye_meshki_75kh50/?sku=2" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/polipropilenovye_meshki_75kh50/?sku=220" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-zakaz-ot-5000-sht-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-s-logotipom/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-nestandartnye-120x60-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-nestandartnye-120x60-ukraina-110-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki_polipropilenovyye_dlya_zerna_i_krup/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/polipropilenovye-meshki-dlya-muki/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-vysevku-53-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-zernovye/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-produkty-pitaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/polipropilenovye-meshki-dlya-kartofelya/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pishchevye/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-bakaleyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-dlya-kombikorma/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-pellety/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-ovoshchi/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-frukty/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-bobovye/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-orekh/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-spetsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-dlya-upakovki-posylok/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-opilki-struzhku-shchepu/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-tabletirovannuyu-sol/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-pisok/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-pisok/?sku=76" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/&#8203;polipropilenovyye_meshki_dlya_soli/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-ugol/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-kamennyy-ugol/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-brikety/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-metizy/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-keramzit/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-mnogotsvetnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/tsvetnye_meshki_polipropilenovye/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-dlya-udobreniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-sakharnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-sakhar-sakharnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-s-klapanom/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-prozrachnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-laminirovannye/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki_polipropilenovye_s_vkladyshem/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-optom/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-v-roznitsu/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polietilenovye-110kh55-sm-75-g-import/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polietilenovye-90kh55-sm-62-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polietilenovye-90kh55-sm-62-g/?sku=420" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polietilenovye-75kh55-sm-52-g-import/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshok-polipropilenovyy-40-kg-90kh55-sm-42-g-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshok-polipropilenovyy-90kh55-oblegchennyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki_dlya_stroitelnogo_musora_polipropilenovye_meshki/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekhstropnyy_myagkiy_konteyner_fartuchnogo_tipa_bigbeg/?sku=81" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekhstropnyy_myagkiy_konteyner_fartuchnogo_tipa_bigbeg/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekhstropnyy_myagkiy_konteyner_fartuchnogo_tipa_bigbeg/?sku=112" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekhstropnyy_myagkiy_konteyner_fartuchnogo_tipa_bigbeg/?sku=113" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekhstropnyy_myagkiy_konteyner_fartuchnogo_tipa_bigbeg/?sku=50" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekhstropnyy_myagkiy_konteyner_fartuchnogo_tipa_bigbeg/?sku=80" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekhstropnyy_myagkiy_konteyner_fartuchnogo_tipa_bigbeg/?sku=111" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekhstropnyy_myagkiy_konteyner_fartuchnogo_tipa_bigbeg/?sku=114" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekhstropnyy_myagkiy_konteyner_fartuchnogo_tipa_bigbeg/?sku=115" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_bez_nizhnego_klapana/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_bez_nizhnego_klapana/?sku=52" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_bez_nizhnego_klapana/?sku=85" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_bez_nizhnego_klapana/?sku=86" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_bez_nizhnego_klapana/?sku=118" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_bez_nizhnego_klapana/?sku=117" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_bez_nizhnego_klapana/?sku=119" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_bez_nizhnego_klapana/?sku=120" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_bez_nizhnego_klapana/?sku=121" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_i_nizhnim_razgruzochnym_klapanom/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_i_nizhnim_razgruzochnym_klapanom/?sku=131" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_i_nizhnim_razgruzochnym_klapanom/?sku=53" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_i_nizhnim_razgruzochnym_klapanom/?sku=89" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_i_nizhnim_razgruzochnym_klapanom/?sku=90" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_i_nizhnim_razgruzochnym_klapanom/?sku=129" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_i_nizhnim_razgruzochnym_klapanom/?sku=130" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_i_nizhnim_razgruzochnym_klapanom/?sku=132" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_i_nizhnim_razgruzochnym_klapanom/?sku=133" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekhstropnyy_bigbeg_s_razgruzochnym_i_zagruzochnym_klapanom__bigbeg/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekhstropnyy_bigbeg_s_razgruzochnym_i_zagruzochnym_klapanom__bigbeg/?sku=142" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekhstropnyy_bigbeg_s_razgruzochnym_i_zagruzochnym_klapanom__bigbeg/?sku=54" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekhstropnyy_bigbeg_s_razgruzochnym_i_zagruzochnym_klapanom__bigbeg/?sku=91" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekhstropnyy_bigbeg_s_razgruzochnym_i_zagruzochnym_klapanom__bigbeg/?sku=92" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekhstropnyy_bigbeg_s_razgruzochnym_i_zagruzochnym_klapanom__bigbeg/?sku=141" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekhstropnyy_bigbeg_s_razgruzochnym_i_zagruzochnym_klapanom__bigbeg/?sku=143" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekhstropnyy_bigbeg_s_razgruzochnym_i_zagruzochnym_klapanom__bigbeg/?sku=144" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekhstropnyy_bigbeg_s_razgruzochnym_i_zagruzochnym_klapanom__bigbeg/?sku=145" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/dvukhpetlevoy_myagkiy_konteyner_bigbeg/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/dvukhpetlevoy_myagkiy_konteyner_bigbeg/?sku=48" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/dvukhpetlevoy_myagkiy_konteyner_bigbeg/?sku=95" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/dvukhpetlevoy_myagkiy_konteyner_bigbeg/?sku=96" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/dvukhpetlevoy_myagkiy_konteyner_bigbeg/?sku=135" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/dvukhpetlevoy_myagkiy_konteyner_bigbeg/?sku=136" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/dvukhpetlevoy_myagkiy_konteyner_bigbeg/?sku=137" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/dvukhpetlevoy_myagkiy_konteyner_bigbeg/?sku=138" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/dvukhpetlevoy_myagkiy_konteyner_bigbeg/?sku=139" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/dvukhpetlevoy-big-beg-verkh-otkrytyy-raskladnoe-dno/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/dvukhpetlevoy-big-beg-verkh-otkrytyy-raskladnoe-dno/?sku=400" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/odnopetlevoy_myagkiy_konteyner_bigbeg/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/odnopetlevoy_myagkiy_konteyner_bigbeg/?sku=93" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/odnopetlevoy_myagkiy_konteyner_bigbeg/?sku=94" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/odnopetlevoy_myagkiy_konteyner_bigbeg/?sku=152" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/odnopetlevoy_myagkiy_konteyner_bigbeg/?sku=153" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/odnopetlevoy_myagkiy_konteyner_bigbeg/?sku=154" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/odnopetlevoy_myagkiy_konteyner_bigbeg/?sku=155" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/odnopetlevoy_myagkiy_konteyner_bigbeg/?sku=156" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/odnopetlevoy_myagkiy_konteyner_bigbeg/?sku=157" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekh_stropnyy_big_beg_s_verkhnim_pogruzochnym_klapanom/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekh_stropnyy_big_beg_s_verkhnim_pogruzochnym_klapanom/?sku=51" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekh_stropnyy_big_beg_s_verkhnim_pogruzochnym_klapanom/?sku=87" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekh_stropnyy_big_beg_s_verkhnim_pogruzochnym_klapanom/?sku=122" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekh_stropnyy_big_beg_s_verkhnim_pogruzochnym_klapanom/?sku=123" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekh_stropnyy_big_beg_s_verkhnim_pogruzochnym_klapanom/?sku=124" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekh_stropnyy_big_beg_s_verkhnim_pogruzochnym_klapanom/?sku=125" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekh_stropnyy_big_beg_s_verkhnim_pogruzochnym_klapanom/?sku=126" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekh_stropnyy_big_beg_s_verkhnim_pogruzochnym_klapanom/?sku=127" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/dvukhpetlyavoy-big-beg-verkh-otkrytyy-raskladyvayushcheesya-dno/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/dvukhpetlyavoy-big-beg-verkh-otkrytyy-raskladyvayushcheesya-dno/?sku=97" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/dvukhpetlyavoy-big-beg-verkh-otkrytyy-raskladyvayushcheesya-dno/?sku=98" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/dvukhpetlyavoy-big-beg-verkh-otkrytyy-raskladyvayushcheesya-dno/?sku=146" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/dvukhpetlyavoy-big-beg-verkh-otkrytyy-raskladyvayushcheesya-dno/?sku=147" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/dvukhpetlyavoy-big-beg-verkh-otkrytyy-raskladyvayushcheesya-dno/?sku=148" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/dvukhpetlyavoy-big-beg-verkh-otkrytyy-raskladyvayushcheesya-dno/?sku=149" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/dvukhpetlyavoy-big-beg-verkh-otkrytyy-raskladyvayushcheesya-dno/?sku=150" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/dvukhpetlyavoy-big-beg-verkh-otkrytyy-raskladyvayushcheesya-dno/?sku=151" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/q-begi-formostoykie-zagruzochnyy-i-razgruzochnyy-klapan/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/rastarivatel-big---begov/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/prorezayushchiy-klapan-dozator-dlya-big-begov-komplekte-s-napravlyayushchim-rukavom/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/klapan-dozator-rastarivatel-big-begov-dlya-nizhnego-klapana-big-bega/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/klapan-dozator-dlya-big-begov-komplekte-s-napravlyayushchim-rukavom/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/rukav-klapana-dozatora-dlya-razgruzki-big-begov/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshkozashivochnaya-mashina-kp3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshkozashivochnaya-mashina-keestar-kp-3000-s-maslenkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_82/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshkozashivochnaya-mashina-keestar-kp-3000-s-rolikom-dlya-bumazhnykh-meshkov/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_358s/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_358s/?sku=280" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_358s/?sku=281" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_358s/?sku=282" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_358s/?sku=283" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_358s/?sku=284" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_358s/?sku=285" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshkozashivochnaya-mashina-gk-9-370/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_824/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/overlok_gn_202a/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshkozashivochnaya-mashina-gk-9-2-keestar-s-rolikom-dlya-bumazhnykh-meshkov/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshkozashivochnaya_mashina_gk9-2_Keestar/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/statsionarnaya_meshkozashivochnaya_mashinka_cs_80700/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_81/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshkozashivochnaya-mashina-keestar-kp-3000-s-akkumulyatorom-36v/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshkozashivochnaya_mashina_gk261s/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshkozashivochnaya-mashina-keestar-kp2700/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshkozashivochnaya-mashina-gk-2200-dvukhnitochnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshkozashivochnaya_mashina_gk261a/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshkozashivochnaya_mashina_gk92/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshkozashivochnaya_mashina_gk262a/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshkozashivochnaya_mashina_gk261n/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshkozashivochnaya_mashina_gk2006a/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/ruchnaya-meshkozashivochnaya-mashina-f300-a-yao-han-odnonitochnaya-tayvan/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/ruchnaya-meshkozashivochnaya-mashina-f302-a-yao-han-dvuhnitochnaya-tayvan/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/88/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshkozashivka_N602N_dvuxnitochnaya_yao_han/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshkozashivochnaya-mashina-fischbein-model-number-40660--standard-model-220-volt/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshkozashivochnaya-mashina-fischbein-model-number-40755--heavy-duty-model-220-volt/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshkozashivochnaya-mashina-fischbein-model-number-40245--crepe-tape-model-220-volt/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshkozashivochnaya-mashina-gk9-2007/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshkozashivochnaya-mashina-gk9-2-v-arendu/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshkozashivochnaya-mashina-n320a-220v-yao-han/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/nitka-nebrendirovannaya-dlya-dilerov-opt/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/nitka-meshkozashivochnaya-bez-logo-dlya-dilerov-krupnyy-opt/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/nitka-nebrendirovannaya-dlya-dilerov-opt/?sku=292" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/nitka-meshkozashivochnaya-bez-logo-dlya-dilerov-krupnyy-opt/?sku=290" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshkozashivochnye-nitki/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshkozashivochnye-nitki/?sku=274" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/nitki-meshkozashivochnye-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/stend-dlya-zashivki-meshkov-kp-s6-kp-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/stend_dlya_zashivki_meshkov_gks7/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/stend-dlya-zashivki-meshkov-gk-s7-gk-26-1s/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/stanok-dlya-zashivki-meshkov-gk-s5-gk-26-1h/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/stend_dlya_zashivki_meshkov_gks8/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/transportnyy_konveyer_gk_s2/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/mashina_dlya_poshiva_big_begov_gk_82/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/mashina_dlya_poshiva_bigbegov_gk_824/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/mashina_dlya_poshiva_big_begov_gk358c/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/mashina_dlya_poshiva_bigbegov_gk_80700/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/overlok_dlya_poshiva_big_begov_gn_202a/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/shveynaya-mashina-keestar-circlesew/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/shveynaya-mashina-keestar-bafflesew53/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/nitki_meshkozashivochnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/nitki-meshkozashivochnye-0-2-kg-tsvet-belyy-ot-1-korobki-105-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/nitki-meshkozashivochnye-02-kg-tsvet-miks/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/nitki-meshkozashivochnye-02-kg-tsvet-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/nitki-meshkozashivochnye-02-kg-tsvet-miks/?sku=298" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/nitki-meshkozashivochnye-02-kg-tsvet-miks/?sku=299" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/nitki-meshkozashivochnye-02-kg-tsvet-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshkozashivochnye-nitki-2-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/nitki-meshkozashivochnye-2-kg-tsvet-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/nitki-meshkozashivochnye-2-kg-tsvet-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshkozashivochnye-nitki-13-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/nit-polipropilenovaya-multifilamentnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/birka-markirovochnaya-na-meshki-i-big-begi/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/birka-markirovochnaya-na-meshki-i-big-begi/?sku=300" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/birka-markirovochnaya-na-meshki-i-big-begi/?sku=301" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/birka-markirovochnaya-na-meshki-i-big-begi/?sku=302" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/etiketki-dlya-meshkov-i-big-begov/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/etiketki-dlya-meshkov-i-big-begov/?sku=303" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/etiketki-dlya-meshkov-i-big-begov/?sku=304" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/etiketki-dlya-meshkov-i-big-begov/?sku=305" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/yarlyki-dlya-meshkov-i-big-begov/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/yarlyki-dlya-meshkov-i-big-begov/?sku=306" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/yarlyki-dlya-meshkov-i-big-begov/?sku=307" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/yarlyki-dlya-meshkov-i-big-begov/?sku=308" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshochnaya-plastikovaya-plomba-akula-m4/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshochnaya-plastikovaya-plomba-akula-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/indikatornaya-plastikovaya-plomba-blok-post-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/maslo_dlya_meshkozashivochnykh_mashin/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/maslo_dlya_meshkozashivochnykh_mashin/?sku=192" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/litol-dlya-meshkozashivochnykh-mashin/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/komplekt-masla-k-meshkozashivochnoy-mashine/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/optnbag---klapan-dlya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/sbalansirovannyy_podves_dlya_meshkozashivochnoy_mashiny_gk92/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/sbalansirovannyy_podves_dlya_meshkozashivochnykh_mashin_serii_gk_26/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/maslenka-dlya-mashinnogo-masla/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/stol_dlya_overlokov_i_promyshlennykh_mashin/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/friktsionnyy_motor/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/igly_dlya_meshkozashivochnykh_mashin/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/igly_dlya_meshkozashivochnykh_mashin/?sku=83" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/igly_dlya_meshkozashivochnykh_mashin/?sku=99" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/igly_dlya_meshkozashivochnykh_mashin/?sku=100" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/igly_dlya_meshkozashivochnykh_mashin/?sku=101" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/igly_dlya_meshkozashivochnykh_mashin/?sku=102" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/igly_dlya_meshkozashivochnykh_mashin/?sku=103" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/igly_dlya_meshkozashivochnykh_mashin/?sku=104" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/krep_lenta_dlya_meshkozashivochnykh_mashin/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/pedal-k-shveynym-mashinam-i-overlokam-metall/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/tenty-polipropilenovye-laminirovannye-zashchitnye-2kh3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/tenty-polipropilenovye-laminirovannye-zashchitnye-3kh5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/tenty-polipropilenovye-laminirovannye-zashchitnye-4kh6-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/tenty-polipropilenovye-laminirovannye-zashchitnye-6kh10-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/tenty-polipropilenovye-laminirovannye-zashchitnye-8kh12-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/tenty-polipropilenovye-laminirovannye-zashchitnye-10kh15-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/tenty-pvkh-8kh12-m-130-gkvm/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/tenty-polipropilenovye-laminirovannye-zashchitnye-10kh15-m-130-gkvm/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/tenty-polipropilenovye-laminirovannye-zashchitnye-10kh20-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/tenty-polipropilenovye-laminirovannye-zashchitnye-15kh20-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/tenty-polipropilenovye-laminirovannye-zashchitnye-33kh50-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/agrotekstil-105kh25-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/agrotekstil-210kh25-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/agrotekstil-105kh300-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/geotekstil-1kh10-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/plenka-armirovannaya-6kh10-m-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/plenka-armirovannaya-6kh15-m-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/plenka-armirovannaya-6kh25-m-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/plenka-armirovannaya-12kh10-m-dlya-teplits-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/plenka-armirovannaya-12kh15-m-dlya-teplits-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/plenka-armirovannaya-12kh25-m-dlya-teplits-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/dezinfitsiruyushchee-sredstvo-defens-d-1-antiseptik---50-ml-karmannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/dezinfitsiruyushchee-sredstvo-defens-d-1-antiseptik/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/dezinfitsiruyushchee-sredstvo-defens-d-1-antiseptik---5000-ml/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-120x100-sm-tailand/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-120x100-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-100x150-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-52g-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/polipropilenovye_meshki_55kh40/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/rukav-polipropilenovyy-belyy-meshochnaya-tkan/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/polipropilenovye_meshki_45kh30/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-55x40-belyy-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-25-kg-75kh50-sm-32-g-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/rukav-polipropilenovyy-dlya-big-begov/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-62g-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-35x45-belyy-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-100x200-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-90kh50-belyy-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-105kh55-oblegchennyy-48/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-36-g-belyy-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-150x100-sm-tailand/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-90kh50-sm-52-g-tailand/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-41g-belyy-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-brak-nelikvid-bu/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-90x50-zheltyy-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-200kh100-sm-225-gramm-tailand/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-brak-nelikvid-bu/?sku=205" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-51g-belyy-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-42-g-tailand/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-50-g-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-105kh55-zeleniy-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-105kh55-zheltyy-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-105kh55-belyy-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-70g-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki_polipropilenovye_bolshikh_razmerov/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-62-g-import/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-80g-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-100x200-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-51-g-indiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-50-kg-105kh60-sm-110-g-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-63-g-turtsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-beliy-105kh55/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-beliy-105kh55/?sku=158" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-beliy-105kh55/?sku=1" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-beliy-105kh55/?sku=107" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-beliy-105kh55/?sku=108" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-80x140-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-65-g-turkmenistan/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-48g-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-48-g-import/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-80x110-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-38-g-belyy-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-100x150-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-50-kg-110kh55-sm-73-g-import/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-50-kg-105kh55-sm-80-g-turkmenistan/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-63g-belyy-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-90g-belyy-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-75gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-75x50-zheltyy-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-70g-tailand/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-50-kg-105kh55-sm-65-g-indiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-90g-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-110kh55-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-import/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/polipropilenovye_meshki_75kh50/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/polipropilenovye_meshki_75kh50/?sku=366" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/polipropilenovye_meshki_75kh50/?sku=2" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/polipropilenovye_meshki_75kh50/?sku=220" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-zakaz-ot-5000-sht-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-s-logotipom/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-120x60-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-120x60-ukraina-110-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki_polipropilenovyye_dlya_zerna_i_krup/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/polipropilenovye-meshki-dlya-muki/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-vysevku-53-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-zernovye/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-produkty-pitaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/polipropilenovye-meshki-dlya-kartofelya/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pishchevye/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-bakaleyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-dlya-kombikorma/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-pellety/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-ovoshchi/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-frukty/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-bobovye/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-orekh/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-spetsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-dlya-upakovki-posylok/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-opilki-struzhku-shchepu/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-tabletirovannuyu-sol/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-pisok/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-pisok/?sku=76" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/&#8203;polipropilenovyye_meshki_dlya_soli/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-ugol/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-kamennyy-ugol/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-brikety/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-metizy/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-keramzit/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-mnogotsvetnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/tsvetnye_meshki_polipropilenovye/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-dlya-udobreniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-sakharnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-sakhar-sakharnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-s-klapanom/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-prozrachnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-laminirovannye/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki_polipropilenovye_s_vkladyshem/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-optom/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-v-roznitsu/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polietilenovye-110kh55-sm-75-g-import/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polietilenovye-90kh55-sm-62-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polietilenovye-90kh55-sm-62-g/?sku=420" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polietilenovye-75kh55-sm-52-g-import/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshok-polipropilenovyy-40-kg-90kh55-sm-42-g-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshok-polipropilenovyy-90kh55-oblegchennyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki_dlya_stroitelnogo_musora_polipropilenovye_meshki/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekhstropnyy_myagkiy_konteyner_fartuchnogo_tipa_bigbeg/?sku=81" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekhstropnyy_myagkiy_konteyner_fartuchnogo_tipa_bigbeg/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekhstropnyy_myagkiy_konteyner_fartuchnogo_tipa_bigbeg/?sku=112" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekhstropnyy_myagkiy_konteyner_fartuchnogo_tipa_bigbeg/?sku=113" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekhstropnyy_myagkiy_konteyner_fartuchnogo_tipa_bigbeg/?sku=50" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekhstropnyy_myagkiy_konteyner_fartuchnogo_tipa_bigbeg/?sku=80" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekhstropnyy_myagkiy_konteyner_fartuchnogo_tipa_bigbeg/?sku=111" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekhstropnyy_myagkiy_konteyner_fartuchnogo_tipa_bigbeg/?sku=114" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekhstropnyy_myagkiy_konteyner_fartuchnogo_tipa_bigbeg/?sku=115" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_bez_nizhnego_klapana/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_bez_nizhnego_klapana/?sku=52" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_bez_nizhnego_klapana/?sku=85" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_bez_nizhnego_klapana/?sku=86" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_bez_nizhnego_klapana/?sku=118" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_bez_nizhnego_klapana/?sku=117" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_bez_nizhnego_klapana/?sku=119" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_bez_nizhnego_klapana/?sku=120" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_bez_nizhnego_klapana/?sku=121" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_i_nizhnim_razgruzochnym_klapanom/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_i_nizhnim_razgruzochnym_klapanom/?sku=131" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_i_nizhnim_razgruzochnym_klapanom/?sku=53" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_i_nizhnim_razgruzochnym_klapanom/?sku=89" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_i_nizhnim_razgruzochnym_klapanom/?sku=90" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_i_nizhnim_razgruzochnym_klapanom/?sku=129" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_i_nizhnim_razgruzochnym_klapanom/?sku=130" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_i_nizhnim_razgruzochnym_klapanom/?sku=132" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_i_nizhnim_razgruzochnym_klapanom/?sku=133" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekhstropnyy_bigbeg_s_razgruzochnym_i_zagruzochnym_klapanom__bigbeg/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekhstropnyy_bigbeg_s_razgruzochnym_i_zagruzochnym_klapanom__bigbeg/?sku=142" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekhstropnyy_bigbeg_s_razgruzochnym_i_zagruzochnym_klapanom__bigbeg/?sku=54" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekhstropnyy_bigbeg_s_razgruzochnym_i_zagruzochnym_klapanom__bigbeg/?sku=91" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekhstropnyy_bigbeg_s_razgruzochnym_i_zagruzochnym_klapanom__bigbeg/?sku=92" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekhstropnyy_bigbeg_s_razgruzochnym_i_zagruzochnym_klapanom__bigbeg/?sku=141" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekhstropnyy_bigbeg_s_razgruzochnym_i_zagruzochnym_klapanom__bigbeg/?sku=143" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekhstropnyy_bigbeg_s_razgruzochnym_i_zagruzochnym_klapanom__bigbeg/?sku=144" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekhstropnyy_bigbeg_s_razgruzochnym_i_zagruzochnym_klapanom__bigbeg/?sku=145" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/dvukhpetlevoy_myagkiy_konteyner_bigbeg/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/dvukhpetlevoy_myagkiy_konteyner_bigbeg/?sku=48" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/dvukhpetlevoy_myagkiy_konteyner_bigbeg/?sku=95" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/dvukhpetlevoy_myagkiy_konteyner_bigbeg/?sku=96" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/dvukhpetlevoy_myagkiy_konteyner_bigbeg/?sku=135" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/dvukhpetlevoy_myagkiy_konteyner_bigbeg/?sku=136" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/dvukhpetlevoy_myagkiy_konteyner_bigbeg/?sku=137" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/dvukhpetlevoy_myagkiy_konteyner_bigbeg/?sku=138" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/dvukhpetlevoy_myagkiy_konteyner_bigbeg/?sku=139" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/dvukhpetlevoy-big-beg-verkh-otkrytyy-raskladnoe-dno/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/dvukhpetlevoy-big-beg-verkh-otkrytyy-raskladnoe-dno/?sku=400" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/odnopetlevoy_myagkiy_konteyner_bigbeg/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/odnopetlevoy_myagkiy_konteyner_bigbeg/?sku=93" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/odnopetlevoy_myagkiy_konteyner_bigbeg/?sku=94" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/odnopetlevoy_myagkiy_konteyner_bigbeg/?sku=152" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/odnopetlevoy_myagkiy_konteyner_bigbeg/?sku=153" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/odnopetlevoy_myagkiy_konteyner_bigbeg/?sku=154" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/odnopetlevoy_myagkiy_konteyner_bigbeg/?sku=155" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/odnopetlevoy_myagkiy_konteyner_bigbeg/?sku=156" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/odnopetlevoy_myagkiy_konteyner_bigbeg/?sku=157" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekh_stropnyy_big_beg_s_verkhnim_pogruzochnym_klapanom/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekh_stropnyy_big_beg_s_verkhnim_pogruzochnym_klapanom/?sku=51" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekh_stropnyy_big_beg_s_verkhnim_pogruzochnym_klapanom/?sku=87" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekh_stropnyy_big_beg_s_verkhnim_pogruzochnym_klapanom/?sku=122" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekh_stropnyy_big_beg_s_verkhnim_pogruzochnym_klapanom/?sku=123" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekh_stropnyy_big_beg_s_verkhnim_pogruzochnym_klapanom/?sku=124" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekh_stropnyy_big_beg_s_verkhnim_pogruzochnym_klapanom/?sku=125" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekh_stropnyy_big_beg_s_verkhnim_pogruzochnym_klapanom/?sku=126" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekh_stropnyy_big_beg_s_verkhnim_pogruzochnym_klapanom/?sku=127" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/dvukhpetlyavoy-big-beg-verkh-otkrytyy-raskladyvayushcheesya-dno/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/dvukhpetlyavoy-big-beg-verkh-otkrytyy-raskladyvayushcheesya-dno/?sku=97" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/dvukhpetlyavoy-big-beg-verkh-otkrytyy-raskladyvayushcheesya-dno/?sku=98" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/dvukhpetlyavoy-big-beg-verkh-otkrytyy-raskladyvayushcheesya-dno/?sku=146" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/dvukhpetlyavoy-big-beg-verkh-otkrytyy-raskladyvayushcheesya-dno/?sku=147" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/dvukhpetlyavoy-big-beg-verkh-otkrytyy-raskladyvayushcheesya-dno/?sku=148" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/dvukhpetlyavoy-big-beg-verkh-otkrytyy-raskladyvayushcheesya-dno/?sku=149" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/dvukhpetlyavoy-big-beg-verkh-otkrytyy-raskladyvayushcheesya-dno/?sku=150" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/dvukhpetlyavoy-big-beg-verkh-otkrytyy-raskladyvayushcheesya-dno/?sku=151" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/q-begi-formostoykie-zagruzochnyy-i-razgruzochnyy-klapan/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/rastarivatel-big---begov/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/prorezayushchiy-klapan-dozator-dlya-big-begov-komplekte-s-napravlyayushchim-rukavom/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/klapan-dozator-rastarivatel-big-begov-dlya-nizhnego-klapana-big-bega/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/klapan-dozator-dlya-big-begov-komplekte-s-napravlyayushchim-rukavom/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/rukav-klapana-dozatora-dlya-razgruzki-big-begov/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya-mashina-kp3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya-mashina-keestar-kp-3000-s-maslenkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_82/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya-mashina-keestar-kp-3000-s-rolikom-dlya-bumazhnykh-meshkov/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_358s/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_358s/?sku=280" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_358s/?sku=281" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_358s/?sku=282" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_358s/?sku=283" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_358s/?sku=284" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_358s/?sku=285" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya-mashina-gk-9-370/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_824/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya-mashina-gk-9-2-keestar-s-rolikom-dlya-bumazhnykh-meshkov/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya_mashina_gk9-2_Keestar/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/overlok_gn_202a/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/statsionarnaya_meshkozashivochnaya_mashinka_cs_80700/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_81/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya-mashina-keestar-kp-3000-s-akkumulyatorom-36v/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya_mashina_gk261s/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya-mashina-keestar-kp2700/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya-mashina-gk-2200-dvukhnitochnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya_mashina_gk261a/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya_mashina_gk92/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya_mashina_gk262a/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya_mashina_gk261n/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya_mashina_gk2006a/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/ruchnaya-meshkozashivochnaya-mashina-f300-a-yao-han-odnonitochnaya-tayvan/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/ruchnaya-meshkozashivochnaya-mashina-f302-a-yao-han-dvuhnitochnaya-tayvan/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/88/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivka_N602N_dvuxnitochnaya_yao_han/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya-mashina-fischbein-model-number-40660--standard-model-220-volt/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya-mashina-fischbein-model-number-40755--heavy-duty-model-220-volt/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya-mashina-fischbein-model-number-40245--crepe-tape-model-220-volt/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya-mashina-gk9-2007/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya-mashina-gk9-2-v-arendu/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya-mashina-n320a-220v-yao-han/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/nitka-nebrendirovannaya-dlya-dilerov-opt/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/nitka-meshkozashivochnaya-bez-logo-dlya-dilerov-krupnyy-opt/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/nitka-nebrendirovannaya-dlya-dilerov-opt/?sku=292" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/nitka-meshkozashivochnaya-bez-logo-dlya-dilerov-krupnyy-opt/?sku=290" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnye-nitki/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnye-nitki/?sku=274" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/nitki-meshkozashivochnye-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/stend-dlya-zashivki-meshkov-kp-s6-kp-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/stend-dlya-zashivki-meshkov-gk-s7-gk-26-1s/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/stend_dlya_zashivki_meshkov_gks7/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/stanok-dlya-zashivki-meshkov-gk-s5-gk-26-1h/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/stend_dlya_zashivki_meshkov_gks8/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/transportnyy_konveyer_gk_s2/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/mashina_dlya_poshiva_big_begov_gk_82/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/mashina_dlya_poshiva_bigbegov_gk_824/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/mashina_dlya_poshiva_big_begov_gk358c/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/mashina_dlya_poshiva_bigbegov_gk_80700/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/overlok_dlya_poshiva_big_begov_gn_202a/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/shveynaya-mashina-keestar-circlesew/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/shveynaya-mashina-keestar-bafflesew53/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/nitki_meshkozashivochnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/nitki-meshkozashivochnye-0-2-kg-tsvet-belyy-ot-1-korobki-105-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/nitki-meshkozashivochnye-02-kg-tsvet-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/nitki-meshkozashivochnye-02-kg-tsvet-miks/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/nitki-meshkozashivochnye-02-kg-tsvet-miks/?sku=298" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/nitki-meshkozashivochnye-02-kg-tsvet-miks/?sku=299" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/nitki-meshkozashivochnye-02-kg-tsvet-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnye-nitki-2-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/nitki-meshkozashivochnye-2-kg-tsvet-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/nitki-meshkozashivochnye-2-kg-tsvet-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnye-nitki-13-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/nit-polipropilenovaya-multifilamentnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/birka-markirovochnaya-na-meshki-i-big-begi/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/birka-markirovochnaya-na-meshki-i-big-begi/?sku=300" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/birka-markirovochnaya-na-meshki-i-big-begi/?sku=301" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/birka-markirovochnaya-na-meshki-i-big-begi/?sku=302" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/etiketki-dlya-meshkov-i-big-begov/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/etiketki-dlya-meshkov-i-big-begov/?sku=303" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/etiketki-dlya-meshkov-i-big-begov/?sku=304" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/etiketki-dlya-meshkov-i-big-begov/?sku=305" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/yarlyki-dlya-meshkov-i-big-begov/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/yarlyki-dlya-meshkov-i-big-begov/?sku=306" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/yarlyki-dlya-meshkov-i-big-begov/?sku=307" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/yarlyki-dlya-meshkov-i-big-begov/?sku=308" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshochnaya-plastikovaya-plomba-akula-m4/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshochnaya-plastikovaya-plomba-akula-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/indikatornaya-plastikovaya-plomba-blok-post-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/maslo_dlya_meshkozashivochnykh_mashin/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/maslo_dlya_meshkozashivochnykh_mashin/?sku=192" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/litol-dlya-meshkozashivochnykh-mashin/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/komplekt-masla-k-meshkozashivochnoy-mashine/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/optnbag---klapan-dlya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/sbalansirovannyy_podves_dlya_meshkozashivochnoy_mashiny_gk92/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/sbalansirovannyy_podves_dlya_meshkozashivochnykh_mashin_serii_gk_26/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/maslenka-dlya-mashinnogo-masla/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/stol_dlya_overlokov_i_promyshlennykh_mashin/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/friktsionnyy_motor/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/igly_dlya_meshkozashivochnykh_mashin/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/igly_dlya_meshkozashivochnykh_mashin/?sku=83" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/igly_dlya_meshkozashivochnykh_mashin/?sku=99" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/igly_dlya_meshkozashivochnykh_mashin/?sku=100" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/igly_dlya_meshkozashivochnykh_mashin/?sku=101" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/igly_dlya_meshkozashivochnykh_mashin/?sku=102" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/igly_dlya_meshkozashivochnykh_mashin/?sku=103" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/igly_dlya_meshkozashivochnykh_mashin/?sku=104" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/krep_lenta_dlya_meshkozashivochnykh_mashin/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/pedal-k-shveynym-mashinam-i-overlokam-metall/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/tenty-polipropilenovye-laminirovannye-zashchitnye-2kh3-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/tenty-polipropilenovye-laminirovannye-zashchitnye-3kh5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/tenty-polipropilenovye-laminirovannye-zashchitnye-4kh6-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/tenty-polipropilenovye-laminirovannye-zashchitnye-6kh10-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/tenty-polipropilenovye-laminirovannye-zashchitnye-8kh12-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/tenty-polipropilenovye-laminirovannye-zashchitnye-10kh15-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/tenty-pvkh-8kh12-m-130-gkvm/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/tenty-polipropilenovye-laminirovannye-zashchitnye-10kh15-m-130-gkvm/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/tenty-polipropilenovye-laminirovannye-zashchitnye-10kh20-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/tenty-polipropilenovye-laminirovannye-zashchitnye-15kh20-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/tenty-polipropilenovye-laminirovannye-zashchitnye-33kh50-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/agrotekstil-105kh25-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/agrotekstil-210kh25-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/agrotekstil-105kh300-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/geotekstil-1kh10-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/plenka-armirovannaya-6kh10-m-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/plenka-armirovannaya-6kh15-m-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/plenka-armirovannaya-6kh25-m-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/plenka-armirovannaya-12kh10-m-dlya-teplits-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/plenka-armirovannaya-12kh15-m-dlya-teplits-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/plenka-armirovannaya-12kh25-m-dlya-teplits-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/dezinfitsiruyushchee-sredstvo-defens-d-1-antiseptik---50-ml-karmannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/dezinfitsiruyushchee-sredstvo-defens-d-1-antiseptik/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/dezinfitsiruyushchee-sredstvo-defens-d-1-antiseptik---5000-ml/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F361"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F361" sqref="F361"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -2642,284 +2642,284 @@
       </c>
       <c r="F6" s="14">
         <v>11.03</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="10"/>
       <c r="C7" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="6"/>
       <c r="F7" s="14">
         <v>23.2</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
-      <c r="B8" s="10" t="s">
+      <c r="B8" s="10"/>
+      <c r="C8" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="C8" s="7" t="s">
+      <c r="D8" s="6" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="E8" s="6"/>
       <c r="F8" s="14">
-        <v>2.6</v>
+        <v>26.9</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="10"/>
       <c r="C9" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D9" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="D9" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E9" s="6"/>
+      <c r="E9" s="6">
+        <v>0</v>
+      </c>
       <c r="F9" s="14">
-        <v>26.9</v>
+        <v>6.9</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
-      <c r="B10" s="10"/>
+      <c r="B10" s="10" t="s">
+        <v>16</v>
+      </c>
       <c r="C10" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="E10" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E10" s="6"/>
       <c r="F10" s="14">
-        <v>6.9</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
-      <c r="B11" s="10" t="s">
+      <c r="B11" s="10"/>
+      <c r="C11" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="C11" s="7" t="s">
+      <c r="D11" s="6" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="E11" s="6"/>
       <c r="F11" s="14">
-        <v>3.3</v>
+        <v>98.40000000000001</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
-      <c r="B12" s="10"/>
+      <c r="B12" s="10" t="s">
+        <v>21</v>
+      </c>
       <c r="C12" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>23</v>
       </c>
       <c r="E12" s="6"/>
       <c r="F12" s="14">
-        <v>98.40000000000001</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="10"/>
       <c r="C13" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="E13" s="6"/>
+      <c r="E13" s="6">
+        <v>0</v>
+      </c>
       <c r="F13" s="14">
-        <v>35.86</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="10"/>
       <c r="C14" s="7" t="s">
         <v>26</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="E14" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E14" s="6"/>
       <c r="F14" s="14">
-        <v>2.2</v>
+        <v>4.64</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="10"/>
       <c r="C15" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E15" s="6">
         <v>0</v>
       </c>
       <c r="F15" s="14">
         <v>100.5</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="10"/>
       <c r="C16" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>31</v>
       </c>
       <c r="E16" s="6"/>
       <c r="F16" s="14">
         <v>8.24</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="10"/>
       <c r="C17" s="7" t="s">
         <v>32</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="E17" s="6"/>
+      <c r="E17" s="6">
+        <v>0</v>
+      </c>
       <c r="F17" s="14">
-        <v>4.64</v>
+        <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="10"/>
       <c r="C18" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="E18" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E18" s="6"/>
       <c r="F18" s="14">
-        <v>2</v>
+        <v>35.86</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="10"/>
       <c r="C19" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>37</v>
       </c>
       <c r="E19" s="6">
         <v>0</v>
       </c>
       <c r="F19" s="14">
         <v>4.3</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="10"/>
       <c r="C20" s="7" t="s">
         <v>38</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="E20" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E20" s="6"/>
       <c r="F20" s="14">
-        <v>0.2</v>
+        <v>6.56</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="10"/>
       <c r="C21" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="E21" s="6"/>
+      <c r="E21" s="6">
+        <v>0</v>
+      </c>
       <c r="F21" s="14">
-        <v>6.56</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="10"/>
       <c r="C22" s="7" t="s">
         <v>42</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>43</v>
       </c>
       <c r="E22" s="6">
         <v>0</v>
       </c>
       <c r="F22" s="14">
         <v>14.6</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="10"/>
@@ -2965,69 +2965,69 @@
       <c r="D25" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E25" s="6">
         <v>0</v>
       </c>
       <c r="F25" s="14">
         <v>2.7</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="10"/>
       <c r="C26" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>52</v>
       </c>
       <c r="E26" s="6">
         <v>0</v>
       </c>
       <c r="F26" s="14">
-        <v>19.6</v>
+        <v>3.4</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="10"/>
       <c r="C27" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>54</v>
       </c>
       <c r="E27" s="6">
         <v>0</v>
       </c>
       <c r="F27" s="14">
-        <v>3.4</v>
+        <v>19.6</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="10"/>
       <c r="C28" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>56</v>
       </c>
       <c r="E28" s="6">
         <v>0</v>
       </c>
       <c r="F28" s="14">
         <v>7.7</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="10"/>
@@ -3103,71 +3103,71 @@
       <c r="B33" s="10"/>
       <c r="C33" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>66</v>
       </c>
       <c r="E33" s="6">
         <v>0</v>
       </c>
       <c r="F33" s="14">
         <v>4.2</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="10"/>
       <c r="C34" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>68</v>
       </c>
-      <c r="E34" s="6"/>
+      <c r="E34" s="6">
+        <v>0</v>
+      </c>
       <c r="F34" s="14">
-        <v>9.199999999999999</v>
+        <v>4.7</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="10"/>
       <c r="C35" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>70</v>
       </c>
-      <c r="E35" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E35" s="6"/>
       <c r="F35" s="14">
-        <v>4.7</v>
+        <v>9.199999999999999</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="10"/>
       <c r="C36" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>72</v>
       </c>
       <c r="E36" s="6">
         <v>0</v>
       </c>
       <c r="F36" s="14">
         <v>12.7</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="10"/>
@@ -3189,89 +3189,89 @@
         <v>33</v>
       </c>
       <c r="B38" s="10"/>
       <c r="C38" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>76</v>
       </c>
       <c r="E38" s="6"/>
       <c r="F38" s="14">
         <v>10.4</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="10"/>
       <c r="C39" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>78</v>
       </c>
-      <c r="E39" s="6"/>
+      <c r="E39" s="6">
+        <v>0</v>
+      </c>
       <c r="F39" s="14">
-        <v>14.06</v>
+        <v>15.7</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="10"/>
       <c r="C40" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>80</v>
       </c>
       <c r="E40" s="6">
         <v>0</v>
       </c>
       <c r="F40" s="14">
         <v>7.02</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>36</v>
       </c>
       <c r="B41" s="10"/>
       <c r="C41" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>82</v>
       </c>
-      <c r="E41" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E41" s="6"/>
       <c r="F41" s="14">
-        <v>15.7</v>
+        <v>14.06</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>37</v>
       </c>
       <c r="B42" s="10"/>
       <c r="C42" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>84</v>
       </c>
       <c r="E42" s="6">
         <v>0</v>
       </c>
       <c r="F42" s="14">
         <v>4.5</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="10" t="s">
@@ -3373,105 +3373,105 @@
       <c r="D48" s="6" t="s">
         <v>101</v>
       </c>
       <c r="E48" s="6">
         <v>0</v>
       </c>
       <c r="F48" s="14">
         <v>5.7</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>44</v>
       </c>
       <c r="B49" s="10"/>
       <c r="C49" s="7" t="s">
         <v>102</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>103</v>
       </c>
       <c r="E49" s="6">
         <v>0</v>
       </c>
       <c r="F49" s="14">
-        <v>0.2</v>
+        <v>4.4</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>45</v>
       </c>
       <c r="B50" s="10"/>
       <c r="C50" s="7" t="s">
         <v>104</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>105</v>
       </c>
       <c r="E50" s="6">
         <v>0</v>
       </c>
       <c r="F50" s="14">
-        <v>4.4</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
         <v>46</v>
       </c>
       <c r="B51" s="10"/>
       <c r="C51" s="7" t="s">
         <v>106</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>107</v>
       </c>
       <c r="E51" s="6">
         <v>0</v>
       </c>
       <c r="F51" s="14">
-        <v>4.7</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>47</v>
       </c>
       <c r="B52" s="10"/>
       <c r="C52" s="7" t="s">
         <v>108</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>109</v>
       </c>
       <c r="E52" s="6">
         <v>0</v>
       </c>
       <c r="F52" s="14">
-        <v>0.2</v>
+        <v>4.7</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>48</v>
       </c>
       <c r="B53" s="10"/>
       <c r="C53" s="7" t="s">
         <v>110</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>111</v>
       </c>
       <c r="E53" s="6">
         <v>0</v>
       </c>
       <c r="F53" s="14">
         <v>0.2</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>49</v>
       </c>
       <c r="B54" s="10"/>
@@ -3645,69 +3645,69 @@
       <c r="D63" s="6" t="s">
         <v>132</v>
       </c>
       <c r="E63" s="6">
         <v>0</v>
       </c>
       <c r="F63" s="14">
         <v>11.6</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
         <v>59</v>
       </c>
       <c r="B64" s="10"/>
       <c r="C64" s="7" t="s">
         <v>133</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>134</v>
       </c>
       <c r="E64" s="6">
         <v>0</v>
       </c>
       <c r="F64" s="14">
-        <v>5.4</v>
+        <v>4.8</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
         <v>60</v>
       </c>
       <c r="B65" s="10"/>
       <c r="C65" s="7" t="s">
         <v>135</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>136</v>
       </c>
       <c r="E65" s="6">
         <v>0</v>
       </c>
       <c r="F65" s="14">
-        <v>4.8</v>
+        <v>5.4</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
         <v>61</v>
       </c>
       <c r="B66" s="10"/>
       <c r="C66" s="7" t="s">
         <v>137</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>138</v>
       </c>
       <c r="E66" s="6"/>
       <c r="F66" s="14">
         <v>4.64</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
         <v>62</v>
       </c>
       <c r="B67" s="10"/>
       <c r="C67" s="7" t="s">
         <v>139</v>
@@ -6339,89 +6339,89 @@
         <v>13</v>
       </c>
       <c r="B222" s="10"/>
       <c r="C222" s="7" t="s">
         <v>454</v>
       </c>
       <c r="D222" s="6" t="s">
         <v>455</v>
       </c>
       <c r="E222" s="6"/>
       <c r="F222" s="14">
         <v>28000</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" s="4">
         <v>14</v>
       </c>
       <c r="B223" s="10"/>
       <c r="C223" s="7" t="s">
         <v>456</v>
       </c>
       <c r="D223" s="6" t="s">
         <v>457</v>
       </c>
-      <c r="E223" s="6"/>
+      <c r="E223" s="6">
+        <v>0</v>
+      </c>
       <c r="F223" s="14">
-        <v>39400</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" s="4">
         <v>15</v>
       </c>
       <c r="B224" s="10"/>
       <c r="C224" s="7" t="s">
         <v>458</v>
       </c>
       <c r="D224" s="6" t="s">
         <v>459</v>
       </c>
       <c r="E224" s="6">
         <v>0</v>
       </c>
       <c r="F224" s="14">
-        <v>1700</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" s="4">
         <v>16</v>
       </c>
       <c r="B225" s="10"/>
       <c r="C225" s="7" t="s">
         <v>460</v>
       </c>
       <c r="D225" s="6" t="s">
         <v>461</v>
       </c>
-      <c r="E225" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E225" s="6"/>
       <c r="F225" s="14">
-        <v>2500</v>
+        <v>39400</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="4">
         <v>17</v>
       </c>
       <c r="B226" s="10"/>
       <c r="C226" s="7" t="s">
         <v>462</v>
       </c>
       <c r="D226" s="6" t="s">
         <v>463</v>
       </c>
       <c r="E226" s="6">
         <v>0</v>
       </c>
       <c r="F226" s="14">
         <v>36400</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="4">
         <v>18</v>
       </c>
       <c r="B227" s="10"/>
@@ -6955,67 +6955,67 @@
       <c r="B258" s="10"/>
       <c r="C258" s="7" t="s">
         <v>520</v>
       </c>
       <c r="D258" s="6" t="s">
         <v>521</v>
       </c>
       <c r="E258" s="6"/>
       <c r="F258" s="14">
         <v>15000</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" s="4">
         <v>2</v>
       </c>
       <c r="B259" s="10"/>
       <c r="C259" s="7" t="s">
         <v>522</v>
       </c>
       <c r="D259" s="6" t="s">
         <v>523</v>
       </c>
       <c r="E259" s="6"/>
       <c r="F259" s="14">
-        <v>14000</v>
+        <v>15500</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="4">
         <v>3</v>
       </c>
       <c r="B260" s="10"/>
       <c r="C260" s="7" t="s">
         <v>524</v>
       </c>
       <c r="D260" s="6" t="s">
         <v>525</v>
       </c>
       <c r="E260" s="6"/>
       <c r="F260" s="14">
-        <v>15500</v>
+        <v>14000</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="4">
         <v>4</v>
       </c>
       <c r="B261" s="10"/>
       <c r="C261" s="7" t="s">
         <v>526</v>
       </c>
       <c r="D261" s="6" t="s">
         <v>527</v>
       </c>
       <c r="E261" s="6"/>
       <c r="F261" s="14">
         <v>10900</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" s="4">
         <v>5</v>
       </c>
       <c r="B262" s="10"/>
       <c r="C262" s="7" t="s">
         <v>528</v>