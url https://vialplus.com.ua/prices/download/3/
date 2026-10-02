--- v0 (2026-05-22)
+++ v1 (2026-10-02)
@@ -46,594 +46,594 @@
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
     <t>Б00</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, верх открытый, дно глухое 90х90х150 (130 г/м.кв)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/chetyrekhstropnyy_myagkiy_konteyner_fartuchnogo_tipa_bigbeg/?sku=81</t>
+    <t>https://vialplus.com.ua/ua/product/chetyrekhstropnyy_myagkiy_konteyner_fartuchnogo_tipa_bigbeg/?sku=81</t>
   </si>
   <si>
     <t>Б11</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, верх открытый, дно глухое 90х90х160 (130 г/м.кв)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/chetyrekhstropnyy_myagkiy_konteyner_fartuchnogo_tipa_bigbeg/</t>
+    <t>https://vialplus.com.ua/ua/product/chetyrekhstropnyy_myagkiy_konteyner_fartuchnogo_tipa_bigbeg/</t>
   </si>
   <si>
     <t>Б06</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, верх открытый, дно глухое 90х90х180 (120 г/м.кв)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/chetyrekhstropnyy_myagkiy_konteyner_fartuchnogo_tipa_bigbeg/?sku=112</t>
+    <t>https://vialplus.com.ua/ua/product/chetyrekhstropnyy_myagkiy_konteyner_fartuchnogo_tipa_bigbeg/?sku=112</t>
   </si>
   <si>
     <t>Б20</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, верх открытый, дно глухое 90х90х190 (120 г/м.кв)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/chetyrekhstropnyy_myagkiy_konteyner_fartuchnogo_tipa_bigbeg/?sku=113</t>
+    <t>https://vialplus.com.ua/ua/product/chetyrekhstropnyy_myagkiy_konteyner_fartuchnogo_tipa_bigbeg/?sku=113</t>
   </si>
   <si>
     <t>01</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, верх открытый, дно глухое 90х90х130</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/chetyrekhstropnyy_myagkiy_konteyner_fartuchnogo_tipa_bigbeg/?sku=50</t>
+    <t>https://vialplus.com.ua/ua/product/chetyrekhstropnyy_myagkiy_konteyner_fartuchnogo_tipa_bigbeg/?sku=50</t>
   </si>
   <si>
     <t>02</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, верх открытый, дно глухое 90х90х140</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/chetyrekhstropnyy_myagkiy_konteyner_fartuchnogo_tipa_bigbeg/?sku=80</t>
+    <t>https://vialplus.com.ua/ua/product/chetyrekhstropnyy_myagkiy_konteyner_fartuchnogo_tipa_bigbeg/?sku=80</t>
   </si>
   <si>
     <t>05</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, верх открытый, дно глухое 90х90х170</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/chetyrekhstropnyy_myagkiy_konteyner_fartuchnogo_tipa_bigbeg/?sku=111</t>
+    <t>https://vialplus.com.ua/ua/product/chetyrekhstropnyy_myagkiy_konteyner_fartuchnogo_tipa_bigbeg/?sku=111</t>
   </si>
   <si>
     <t>08</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, верх открытый, дно глухое 90х90х200</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/chetyrekhstropnyy_myagkiy_konteyner_fartuchnogo_tipa_bigbeg/?sku=114</t>
+    <t>https://vialplus.com.ua/ua/product/chetyrekhstropnyy_myagkiy_konteyner_fartuchnogo_tipa_bigbeg/?sku=114</t>
   </si>
   <si>
     <t>09</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, верх открытый, дно глухое Индивидуальный размер (полотно 75х75, 80х80, 90х90, 95х95, 100х100)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/chetyrekhstropnyy_myagkiy_konteyner_fartuchnogo_tipa_bigbeg/?sku=115</t>
+    <t>https://vialplus.com.ua/ua/product/chetyrekhstropnyy_myagkiy_konteyner_fartuchnogo_tipa_bigbeg/?sku=115</t>
   </si>
   <si>
     <t>Б12</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, фартук, дно глухое 90х90х160 (130 г/м.кв)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_bez_nizhnego_klapana/</t>
+    <t>https://vialplus.com.ua/ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_bez_nizhnego_klapana/</t>
   </si>
   <si>
     <t>Б08</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, фартук, дно глухое 90х90х180 (120 г/м.кв)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_bez_nizhnego_klapana/?sku=52</t>
+    <t>https://vialplus.com.ua/ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_bez_nizhnego_klapana/?sku=52</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, фартук, дно глухое 90x90x140</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_bez_nizhnego_klapana/?sku=85</t>
+    <t>https://vialplus.com.ua/ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_bez_nizhnego_klapana/?sku=85</t>
   </si>
   <si>
     <t>03</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, фартук, дно глухое 90x90x150</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_bez_nizhnego_klapana/?sku=86</t>
+    <t>https://vialplus.com.ua/ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_bez_nizhnego_klapana/?sku=86</t>
   </si>
   <si>
     <t>06</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, фартук, дно глухое 90х90х180</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_bez_nizhnego_klapana/?sku=118</t>
+    <t>https://vialplus.com.ua/ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_bez_nizhnego_klapana/?sku=118</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, фартук, дно глухое 90х90х170</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_bez_nizhnego_klapana/?sku=117</t>
+    <t>https://vialplus.com.ua/ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_bez_nizhnego_klapana/?sku=117</t>
   </si>
   <si>
     <t>07</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, фартук, дно глухое 90х90х190</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_bez_nizhnego_klapana/?sku=119</t>
+    <t>https://vialplus.com.ua/ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_bez_nizhnego_klapana/?sku=119</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, фартук, дно глухое 90х90х200</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_bez_nizhnego_klapana/?sku=120</t>
+    <t>https://vialplus.com.ua/ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_bez_nizhnego_klapana/?sku=120</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, фартук, дно глухое Индивидуальный размер (полотно 75х75, 80х80, 90х90, 95х95, 100х100)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_bez_nizhnego_klapana/?sku=121</t>
+    <t>https://vialplus.com.ua/ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_bez_nizhnego_klapana/?sku=121</t>
   </si>
   <si>
     <t>Б13</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, фартук, разгрузочный клапан 90х90х160 (130 г/м.кв)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_i_nizhnim_razgruzochnym_klapanom/</t>
+    <t>https://vialplus.com.ua/ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_i_nizhnim_razgruzochnym_klapanom/</t>
   </si>
   <si>
     <t>Б21</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, фартук, разгрузочный клапан 90х90х190 (120 г./м.кв)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_i_nizhnim_razgruzochnym_klapanom/?sku=131</t>
+    <t>https://vialplus.com.ua/ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_i_nizhnim_razgruzochnym_klapanom/?sku=131</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, фартук, разгрузочный клапан 90х90х130</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_i_nizhnim_razgruzochnym_klapanom/?sku=53</t>
+    <t>https://vialplus.com.ua/ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_i_nizhnim_razgruzochnym_klapanom/?sku=53</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, фартук, разгрузочный клапан 90х90х140</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_i_nizhnim_razgruzochnym_klapanom/?sku=89</t>
+    <t>https://vialplus.com.ua/ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_i_nizhnim_razgruzochnym_klapanom/?sku=89</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, фартук, разгрузочный клапан 90х90х150</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_i_nizhnim_razgruzochnym_klapanom/?sku=90</t>
+    <t>https://vialplus.com.ua/ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_i_nizhnim_razgruzochnym_klapanom/?sku=90</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, фартук, разгрузочный клапан 90х90х170</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_i_nizhnim_razgruzochnym_klapanom/?sku=129</t>
+    <t>https://vialplus.com.ua/ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_i_nizhnim_razgruzochnym_klapanom/?sku=129</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, фартук, разгрузочный клапан 90х90х180</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_i_nizhnim_razgruzochnym_klapanom/?sku=130</t>
+    <t>https://vialplus.com.ua/ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_i_nizhnim_razgruzochnym_klapanom/?sku=130</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, фартук, разгрузочный клапан 90х90х200</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_i_nizhnim_razgruzochnym_klapanom/?sku=132</t>
+    <t>https://vialplus.com.ua/ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_i_nizhnim_razgruzochnym_klapanom/?sku=132</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, фартук, разгрузочный клапан Индивидуальный размер (полотно 75х75, 80х80, 90х90, 95х95, 100х100)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_i_nizhnim_razgruzochnym_klapanom/?sku=133</t>
+    <t>https://vialplus.com.ua/ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_i_nizhnim_razgruzochnym_klapanom/?sku=133</t>
   </si>
   <si>
     <t>Б14</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, загрузочный клапан, разгрузочный клапан 90х90х160 (130 г/м.кв)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/chetyrekhstropnyy_bigbeg_s_razgruzochnym_i_zagruzochnym_klapanom__bigbeg/</t>
+    <t>https://vialplus.com.ua/ua/product/chetyrekhstropnyy_bigbeg_s_razgruzochnym_i_zagruzochnym_klapanom__bigbeg/</t>
   </si>
   <si>
     <t>Б07</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, загрузочный клапан, разгрузочный клапан 90х90х180 (120 г/м.кв)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/chetyrekhstropnyy_bigbeg_s_razgruzochnym_i_zagruzochnym_klapanom__bigbeg/?sku=142</t>
+    <t>https://vialplus.com.ua/ua/product/chetyrekhstropnyy_bigbeg_s_razgruzochnym_i_zagruzochnym_klapanom__bigbeg/?sku=142</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, загрузочный клапан, разгрузочный клапан 90х90х130</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/chetyrekhstropnyy_bigbeg_s_razgruzochnym_i_zagruzochnym_klapanom__bigbeg/?sku=54</t>
+    <t>https://vialplus.com.ua/ua/product/chetyrekhstropnyy_bigbeg_s_razgruzochnym_i_zagruzochnym_klapanom__bigbeg/?sku=54</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, загрузочный клапан, разгрузочный клапан 90х90х140</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/chetyrekhstropnyy_bigbeg_s_razgruzochnym_i_zagruzochnym_klapanom__bigbeg/?sku=91</t>
+    <t>https://vialplus.com.ua/ua/product/chetyrekhstropnyy_bigbeg_s_razgruzochnym_i_zagruzochnym_klapanom__bigbeg/?sku=91</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, загрузочный клапан, разгрузочный клапан 90х90х150</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/chetyrekhstropnyy_bigbeg_s_razgruzochnym_i_zagruzochnym_klapanom__bigbeg/?sku=92</t>
+    <t>https://vialplus.com.ua/ua/product/chetyrekhstropnyy_bigbeg_s_razgruzochnym_i_zagruzochnym_klapanom__bigbeg/?sku=92</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, загрузочный клапан, разгрузочный клапан 90х90х170</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/chetyrekhstropnyy_bigbeg_s_razgruzochnym_i_zagruzochnym_klapanom__bigbeg/?sku=141</t>
+    <t>https://vialplus.com.ua/ua/product/chetyrekhstropnyy_bigbeg_s_razgruzochnym_i_zagruzochnym_klapanom__bigbeg/?sku=141</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, загрузочный клапан, разгрузочный клапан 90х90х190</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/chetyrekhstropnyy_bigbeg_s_razgruzochnym_i_zagruzochnym_klapanom__bigbeg/?sku=143</t>
+    <t>https://vialplus.com.ua/ua/product/chetyrekhstropnyy_bigbeg_s_razgruzochnym_i_zagruzochnym_klapanom__bigbeg/?sku=143</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, загрузочный клапан, разгрузочный клапан 90х90х200</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/chetyrekhstropnyy_bigbeg_s_razgruzochnym_i_zagruzochnym_klapanom__bigbeg/?sku=144</t>
+    <t>https://vialplus.com.ua/ua/product/chetyrekhstropnyy_bigbeg_s_razgruzochnym_i_zagruzochnym_klapanom__bigbeg/?sku=144</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, загрузочный клапан, разгрузочный клапан Индивидуальный размер (полотно 75х75, 80х80, 90х90, 95х95, 100х100)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/chetyrekhstropnyy_bigbeg_s_razgruzochnym_i_zagruzochnym_klapanom__bigbeg/?sku=145</t>
+    <t>https://vialplus.com.ua/ua/product/chetyrekhstropnyy_bigbeg_s_razgruzochnym_i_zagruzochnym_klapanom__bigbeg/?sku=145</t>
   </si>
   <si>
     <t>Двухпетлявой биг бег, верх открытый, дно глухое 90х90х160 (130 г/м.кв)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/dvukhpetlevoy_myagkiy_konteyner_bigbeg/</t>
+    <t>https://vialplus.com.ua/ua/product/dvukhpetlevoy_myagkiy_konteyner_bigbeg/</t>
   </si>
   <si>
     <t>Двухпетлявой биг бег, верх открытый, дно глухое 90х90х130</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/dvukhpetlevoy_myagkiy_konteyner_bigbeg/?sku=48</t>
+    <t>https://vialplus.com.ua/ua/product/dvukhpetlevoy_myagkiy_konteyner_bigbeg/?sku=48</t>
   </si>
   <si>
     <t>Двухпетлявой биг бег, верх открытый, дно глухое 90х90х140</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/dvukhpetlevoy_myagkiy_konteyner_bigbeg/?sku=95</t>
+    <t>https://vialplus.com.ua/ua/product/dvukhpetlevoy_myagkiy_konteyner_bigbeg/?sku=95</t>
   </si>
   <si>
     <t>Двухпетлявой биг бег, верх открытый, дно глухое 90х90х150</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/dvukhpetlevoy_myagkiy_konteyner_bigbeg/?sku=96</t>
+    <t>https://vialplus.com.ua/ua/product/dvukhpetlevoy_myagkiy_konteyner_bigbeg/?sku=96</t>
   </si>
   <si>
     <t>Двухпетлявой биг бег, верх открытый, дно глухое 90х90х170</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/dvukhpetlevoy_myagkiy_konteyner_bigbeg/?sku=135</t>
+    <t>https://vialplus.com.ua/ua/product/dvukhpetlevoy_myagkiy_konteyner_bigbeg/?sku=135</t>
   </si>
   <si>
     <t>Двухпетлявой биг бег, верх открытый, дно глухое 90х90х180</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/dvukhpetlevoy_myagkiy_konteyner_bigbeg/?sku=136</t>
+    <t>https://vialplus.com.ua/ua/product/dvukhpetlevoy_myagkiy_konteyner_bigbeg/?sku=136</t>
   </si>
   <si>
     <t>Двухпетлявой биг бег, верх открытый, дно глухое 90х90х190</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/dvukhpetlevoy_myagkiy_konteyner_bigbeg/?sku=137</t>
+    <t>https://vialplus.com.ua/ua/product/dvukhpetlevoy_myagkiy_konteyner_bigbeg/?sku=137</t>
   </si>
   <si>
     <t>Двухпетлявой биг бег, верх открытый, дно глухое 90х90х200</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/dvukhpetlevoy_myagkiy_konteyner_bigbeg/?sku=138</t>
+    <t>https://vialplus.com.ua/ua/product/dvukhpetlevoy_myagkiy_konteyner_bigbeg/?sku=138</t>
   </si>
   <si>
     <t>Двухпетлявой биг бег, верх открытый, дно глухое Индивидуальный размер (полотно 75х75, 80х80, 90х90, 95х95, 100х100)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/dvukhpetlevoy_myagkiy_konteyner_bigbeg/?sku=139</t>
+    <t>https://vialplus.com.ua/ua/product/dvukhpetlevoy_myagkiy_konteyner_bigbeg/?sku=139</t>
   </si>
   <si>
     <t>Б10</t>
   </si>
   <si>
     <t>Двухпетлевой биг-бег, верх открытый, раскладное дно 90х90х160 (130 г/м.кв)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/dvukhpetlevoy-big-beg-verkh-otkrytyy-raskladnoe-dno/</t>
+    <t>https://vialplus.com.ua/ua/product/dvukhpetlevoy-big-beg-verkh-otkrytyy-raskladnoe-dno/</t>
   </si>
   <si>
     <t>Двухпетлевой биг-бег, верх открытый, раскладное дно</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/dvukhpetlevoy-big-beg-verkh-otkrytyy-raskladnoe-dno/?sku=400</t>
+    <t>https://vialplus.com.ua/ua/product/dvukhpetlevoy-big-beg-verkh-otkrytyy-raskladnoe-dno/?sku=400</t>
   </si>
   <si>
     <t>Однопетлевой биг бег, верх открытый, дно глухое 90х90х130</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/odnopetlevoy_myagkiy_konteyner_bigbeg/</t>
+    <t>https://vialplus.com.ua/ua/product/odnopetlevoy_myagkiy_konteyner_bigbeg/</t>
   </si>
   <si>
     <t>Однопетлевой биг бег, верх открытый, дно глухое 90х90х140</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/odnopetlevoy_myagkiy_konteyner_bigbeg/?sku=93</t>
+    <t>https://vialplus.com.ua/ua/product/odnopetlevoy_myagkiy_konteyner_bigbeg/?sku=93</t>
   </si>
   <si>
     <t>Однопетлевой биг бег, верх открытый, дно глухое 90х90х150</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/odnopetlevoy_myagkiy_konteyner_bigbeg/?sku=94</t>
+    <t>https://vialplus.com.ua/ua/product/odnopetlevoy_myagkiy_konteyner_bigbeg/?sku=94</t>
   </si>
   <si>
     <t>04</t>
   </si>
   <si>
     <t>Однопетлевой биг бег, верх открытый, дно глухое 90х90х160</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/odnopetlevoy_myagkiy_konteyner_bigbeg/?sku=152</t>
+    <t>https://vialplus.com.ua/ua/product/odnopetlevoy_myagkiy_konteyner_bigbeg/?sku=152</t>
   </si>
   <si>
     <t>Однопетлевой биг бег, верх открытый, дно глухое 90х90х170</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/odnopetlevoy_myagkiy_konteyner_bigbeg/?sku=153</t>
+    <t>https://vialplus.com.ua/ua/product/odnopetlevoy_myagkiy_konteyner_bigbeg/?sku=153</t>
   </si>
   <si>
     <t>Однопетлевой биг бег, верх открытый, дно глухое 90х90х180</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/odnopetlevoy_myagkiy_konteyner_bigbeg/?sku=154</t>
+    <t>https://vialplus.com.ua/ua/product/odnopetlevoy_myagkiy_konteyner_bigbeg/?sku=154</t>
   </si>
   <si>
     <t>Однопетлевой биг бег, верх открытый, дно глухое 90х90х190</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/odnopetlevoy_myagkiy_konteyner_bigbeg/?sku=155</t>
+    <t>https://vialplus.com.ua/ua/product/odnopetlevoy_myagkiy_konteyner_bigbeg/?sku=155</t>
   </si>
   <si>
     <t>Однопетлевой биг бег, верх открытый, дно глухое 90х90х200</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/odnopetlevoy_myagkiy_konteyner_bigbeg/?sku=156</t>
+    <t>https://vialplus.com.ua/ua/product/odnopetlevoy_myagkiy_konteyner_bigbeg/?sku=156</t>
   </si>
   <si>
     <t>Однопетлевой биг бег, верх открытый, дно глухое Индивидуальный размер (полотно 75х75, 80х80, 90х90, 95х95, 100х100)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/odnopetlevoy_myagkiy_konteyner_bigbeg/?sku=157</t>
+    <t>https://vialplus.com.ua/ua/product/odnopetlevoy_myagkiy_konteyner_bigbeg/?sku=157</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, загрузочный клапан, дно глухое 90х90х160 (130 г/м.кв)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/chetyrekh_stropnyy_big_beg_s_verkhnim_pogruzochnym_klapanom/</t>
+    <t>https://vialplus.com.ua/ua/product/chetyrekh_stropnyy_big_beg_s_verkhnim_pogruzochnym_klapanom/</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, загрузочный клапан, дно глухое 90х90х130</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/chetyrekh_stropnyy_big_beg_s_verkhnim_pogruzochnym_klapanom/?sku=51</t>
+    <t>https://vialplus.com.ua/ua/product/chetyrekh_stropnyy_big_beg_s_verkhnim_pogruzochnym_klapanom/?sku=51</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, загрузочный клапан, дно глухое 90х90х140</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/chetyrekh_stropnyy_big_beg_s_verkhnim_pogruzochnym_klapanom/?sku=87</t>
+    <t>https://vialplus.com.ua/ua/product/chetyrekh_stropnyy_big_beg_s_verkhnim_pogruzochnym_klapanom/?sku=87</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, загрузочный клапан, дно глухое 90х90х150</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/chetyrekh_stropnyy_big_beg_s_verkhnim_pogruzochnym_klapanom/?sku=122</t>
+    <t>https://vialplus.com.ua/ua/product/chetyrekh_stropnyy_big_beg_s_verkhnim_pogruzochnym_klapanom/?sku=122</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, загрузочный клапан, дно глухое 90х90х170</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/chetyrekh_stropnyy_big_beg_s_verkhnim_pogruzochnym_klapanom/?sku=123</t>
+    <t>https://vialplus.com.ua/ua/product/chetyrekh_stropnyy_big_beg_s_verkhnim_pogruzochnym_klapanom/?sku=123</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, загрузочный клапан, дно глухое 90х90х180</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/chetyrekh_stropnyy_big_beg_s_verkhnim_pogruzochnym_klapanom/?sku=124</t>
+    <t>https://vialplus.com.ua/ua/product/chetyrekh_stropnyy_big_beg_s_verkhnim_pogruzochnym_klapanom/?sku=124</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, загрузочный клапан, дно глухое 90х90х190</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/chetyrekh_stropnyy_big_beg_s_verkhnim_pogruzochnym_klapanom/?sku=125</t>
+    <t>https://vialplus.com.ua/ua/product/chetyrekh_stropnyy_big_beg_s_verkhnim_pogruzochnym_klapanom/?sku=125</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, загрузочный клапан, дно глухое 90х90х200</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/chetyrekh_stropnyy_big_beg_s_verkhnim_pogruzochnym_klapanom/?sku=126</t>
+    <t>https://vialplus.com.ua/ua/product/chetyrekh_stropnyy_big_beg_s_verkhnim_pogruzochnym_klapanom/?sku=126</t>
   </si>
   <si>
     <t>Четырехстропный биг бег, загрузочный клапан, дно глухое Индивидуальный размер (полотно 75х75, 80х80, 90х90, 95х95, 100х100)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/chetyrekh_stropnyy_big_beg_s_verkhnim_pogruzochnym_klapanom/?sku=127</t>
+    <t>https://vialplus.com.ua/ua/product/chetyrekh_stropnyy_big_beg_s_verkhnim_pogruzochnym_klapanom/?sku=127</t>
   </si>
   <si>
     <t>Двухпетлявой биг бег, верх открытый, раскладывающееся дно 90х90х130</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/dvukhpetlyavoy-big-beg-verkh-otkrytyy-raskladyvayushcheesya-dno/</t>
+    <t>https://vialplus.com.ua/ua/product/dvukhpetlyavoy-big-beg-verkh-otkrytyy-raskladyvayushcheesya-dno/</t>
   </si>
   <si>
     <t>Двухпетлявой биг бег, верх открытый, раскладывающееся дно 90х90х140</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/dvukhpetlyavoy-big-beg-verkh-otkrytyy-raskladyvayushcheesya-dno/?sku=97</t>
+    <t>https://vialplus.com.ua/ua/product/dvukhpetlyavoy-big-beg-verkh-otkrytyy-raskladyvayushcheesya-dno/?sku=97</t>
   </si>
   <si>
     <t>Двухпетлявой биг бег, верх открытый, раскладывающееся дно 90х90х150</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/dvukhpetlyavoy-big-beg-verkh-otkrytyy-raskladyvayushcheesya-dno/?sku=98</t>
+    <t>https://vialplus.com.ua/ua/product/dvukhpetlyavoy-big-beg-verkh-otkrytyy-raskladyvayushcheesya-dno/?sku=98</t>
   </si>
   <si>
     <t>Двухпетлявой биг бег, верх открытый, раскладывающееся дно 90х90х160</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/dvukhpetlyavoy-big-beg-verkh-otkrytyy-raskladyvayushcheesya-dno/?sku=146</t>
+    <t>https://vialplus.com.ua/ua/product/dvukhpetlyavoy-big-beg-verkh-otkrytyy-raskladyvayushcheesya-dno/?sku=146</t>
   </si>
   <si>
     <t>Двухпетлявой биг бег, верх открытый, раскладывающееся дно 90х90х170</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/dvukhpetlyavoy-big-beg-verkh-otkrytyy-raskladyvayushcheesya-dno/?sku=147</t>
+    <t>https://vialplus.com.ua/ua/product/dvukhpetlyavoy-big-beg-verkh-otkrytyy-raskladyvayushcheesya-dno/?sku=147</t>
   </si>
   <si>
     <t>Двухпетлявой биг бег, верх открытый, раскладывающееся дно 90х90х180</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/dvukhpetlyavoy-big-beg-verkh-otkrytyy-raskladyvayushcheesya-dno/?sku=148</t>
+    <t>https://vialplus.com.ua/ua/product/dvukhpetlyavoy-big-beg-verkh-otkrytyy-raskladyvayushcheesya-dno/?sku=148</t>
   </si>
   <si>
     <t>Двухпетлявой биг бег, верх открытый, раскладывающееся дно 90х90х190</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/dvukhpetlyavoy-big-beg-verkh-otkrytyy-raskladyvayushcheesya-dno/?sku=149</t>
+    <t>https://vialplus.com.ua/ua/product/dvukhpetlyavoy-big-beg-verkh-otkrytyy-raskladyvayushcheesya-dno/?sku=149</t>
   </si>
   <si>
     <t>Двухпетлявой биг бег, верх открытый, раскладывающееся дно 90х90х200</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/dvukhpetlyavoy-big-beg-verkh-otkrytyy-raskladyvayushcheesya-dno/?sku=150</t>
+    <t>https://vialplus.com.ua/ua/product/dvukhpetlyavoy-big-beg-verkh-otkrytyy-raskladyvayushcheesya-dno/?sku=150</t>
   </si>
   <si>
     <t>Двухпетлявой биг бег, верх открытый, раскладывающееся дно Индивидуальный размер (полотно 75х75, 80х80, 90х90, 95х95, 100х100)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/dvukhpetlyavoy-big-beg-verkh-otkrytyy-raskladyvayushcheesya-dno/?sku=151</t>
+    <t>https://vialplus.com.ua/ua/product/dvukhpetlyavoy-big-beg-verkh-otkrytyy-raskladyvayushcheesya-dno/?sku=151</t>
   </si>
   <si>
     <t>Q - беги формостойкие (с ребрами жесткости)</t>
   </si>
   <si>
     <t xml:space="preserve">Q - беги формостойкие, загрузочный и разгрузочный клапан </t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/q-begi-formostoykie-zagruzochnyy-i-razgruzochnyy-klapan/</t>
+    <t>https://vialplus.com.ua/ua/product/q-begi-formostoykie-zagruzochnyy-i-razgruzochnyy-klapan/</t>
   </si>
   <si>
     <t>Растариватель биг бегов</t>
   </si>
   <si>
     <t>Растариватель биг - бегов</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/rastarivatel-big---begov/</t>
+    <t>https://vialplus.com.ua/ua/product/rastarivatel-big---begov/</t>
   </si>
   <si>
     <t>Прорезающий Клапан-дозатор для биг-бегов комплекте с направляющим рукавом</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/prorezayushchiy-klapan-dozator-dlya-big-begov-komplekte-s-napravlyayushchim-rukavom/</t>
+    <t>https://vialplus.com.ua/ua/product/prorezayushchiy-klapan-dozator-dlya-big-begov-komplekte-s-napravlyayushchim-rukavom/</t>
   </si>
   <si>
     <t>Клапан-дозатор растариватель биг-бегов для нижнего клапана биг бега</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/klapan-dozator-rastarivatel-big-begov-dlya-nizhnego-klapana-big-bega/</t>
+    <t>https://vialplus.com.ua/ua/product/klapan-dozator-rastarivatel-big-begov-dlya-nizhnego-klapana-big-bega/</t>
   </si>
   <si>
     <t>Клапан-дозатор для биг-бегов комплекте с направляющим рукавом</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/klapan-dozator-dlya-big-begov-komplekte-s-napravlyayushchim-rukavom/</t>
+    <t>https://vialplus.com.ua/ua/product/klapan-dozator-dlya-big-begov-komplekte-s-napravlyayushchim-rukavom/</t>
   </si>
   <si>
     <t>Рукав клапана-дозатора для разгрузки биг-бегов</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/rukav-klapana-dozatora-dlya-razgruzki-big-begov/</t>
+    <t>https://vialplus.com.ua/ua/product/rukav-klapana-dozatora-dlya-razgruzki-big-begov/</t>
   </si>
   <si>
     <t>OpenBag - клапан для контролируемой разгрузки биг-бегов</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/optnbag---klapan-dlya-/</t>
+    <t>https://vialplus.com.ua/ua/product/optnbag---klapan-dlya-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -1019,51 +1019,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekhstropnyy_myagkiy_konteyner_fartuchnogo_tipa_bigbeg/?sku=81" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekhstropnyy_myagkiy_konteyner_fartuchnogo_tipa_bigbeg/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekhstropnyy_myagkiy_konteyner_fartuchnogo_tipa_bigbeg/?sku=112" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekhstropnyy_myagkiy_konteyner_fartuchnogo_tipa_bigbeg/?sku=113" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekhstropnyy_myagkiy_konteyner_fartuchnogo_tipa_bigbeg/?sku=50" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekhstropnyy_myagkiy_konteyner_fartuchnogo_tipa_bigbeg/?sku=80" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekhstropnyy_myagkiy_konteyner_fartuchnogo_tipa_bigbeg/?sku=111" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekhstropnyy_myagkiy_konteyner_fartuchnogo_tipa_bigbeg/?sku=114" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekhstropnyy_myagkiy_konteyner_fartuchnogo_tipa_bigbeg/?sku=115" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_bez_nizhnego_klapana/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_bez_nizhnego_klapana/?sku=52" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_bez_nizhnego_klapana/?sku=85" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_bez_nizhnego_klapana/?sku=86" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_bez_nizhnego_klapana/?sku=118" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_bez_nizhnego_klapana/?sku=117" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_bez_nizhnego_klapana/?sku=119" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_bez_nizhnego_klapana/?sku=120" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_bez_nizhnego_klapana/?sku=121" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_i_nizhnim_razgruzochnym_klapanom/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_i_nizhnim_razgruzochnym_klapanom/?sku=131" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_i_nizhnim_razgruzochnym_klapanom/?sku=53" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_i_nizhnim_razgruzochnym_klapanom/?sku=89" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_i_nizhnim_razgruzochnym_klapanom/?sku=90" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_i_nizhnim_razgruzochnym_klapanom/?sku=129" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_i_nizhnim_razgruzochnym_klapanom/?sku=130" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_i_nizhnim_razgruzochnym_klapanom/?sku=132" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_i_nizhnim_razgruzochnym_klapanom/?sku=133" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekhstropnyy_bigbeg_s_razgruzochnym_i_zagruzochnym_klapanom__bigbeg/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekhstropnyy_bigbeg_s_razgruzochnym_i_zagruzochnym_klapanom__bigbeg/?sku=142" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekhstropnyy_bigbeg_s_razgruzochnym_i_zagruzochnym_klapanom__bigbeg/?sku=54" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekhstropnyy_bigbeg_s_razgruzochnym_i_zagruzochnym_klapanom__bigbeg/?sku=91" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekhstropnyy_bigbeg_s_razgruzochnym_i_zagruzochnym_klapanom__bigbeg/?sku=92" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekhstropnyy_bigbeg_s_razgruzochnym_i_zagruzochnym_klapanom__bigbeg/?sku=141" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekhstropnyy_bigbeg_s_razgruzochnym_i_zagruzochnym_klapanom__bigbeg/?sku=143" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekhstropnyy_bigbeg_s_razgruzochnym_i_zagruzochnym_klapanom__bigbeg/?sku=144" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekhstropnyy_bigbeg_s_razgruzochnym_i_zagruzochnym_klapanom__bigbeg/?sku=145" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/dvukhpetlevoy_myagkiy_konteyner_bigbeg/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/dvukhpetlevoy_myagkiy_konteyner_bigbeg/?sku=48" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/dvukhpetlevoy_myagkiy_konteyner_bigbeg/?sku=95" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/dvukhpetlevoy_myagkiy_konteyner_bigbeg/?sku=96" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/dvukhpetlevoy_myagkiy_konteyner_bigbeg/?sku=135" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/dvukhpetlevoy_myagkiy_konteyner_bigbeg/?sku=136" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/dvukhpetlevoy_myagkiy_konteyner_bigbeg/?sku=137" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/dvukhpetlevoy_myagkiy_konteyner_bigbeg/?sku=138" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/dvukhpetlevoy_myagkiy_konteyner_bigbeg/?sku=139" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/dvukhpetlevoy-big-beg-verkh-otkrytyy-raskladnoe-dno/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/dvukhpetlevoy-big-beg-verkh-otkrytyy-raskladnoe-dno/?sku=400" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/odnopetlevoy_myagkiy_konteyner_bigbeg/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/odnopetlevoy_myagkiy_konteyner_bigbeg/?sku=93" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/odnopetlevoy_myagkiy_konteyner_bigbeg/?sku=94" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/odnopetlevoy_myagkiy_konteyner_bigbeg/?sku=152" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/odnopetlevoy_myagkiy_konteyner_bigbeg/?sku=153" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/odnopetlevoy_myagkiy_konteyner_bigbeg/?sku=154" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/odnopetlevoy_myagkiy_konteyner_bigbeg/?sku=155" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/odnopetlevoy_myagkiy_konteyner_bigbeg/?sku=156" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/odnopetlevoy_myagkiy_konteyner_bigbeg/?sku=157" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekh_stropnyy_big_beg_s_verkhnim_pogruzochnym_klapanom/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekh_stropnyy_big_beg_s_verkhnim_pogruzochnym_klapanom/?sku=51" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekh_stropnyy_big_beg_s_verkhnim_pogruzochnym_klapanom/?sku=87" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekh_stropnyy_big_beg_s_verkhnim_pogruzochnym_klapanom/?sku=122" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekh_stropnyy_big_beg_s_verkhnim_pogruzochnym_klapanom/?sku=123" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekh_stropnyy_big_beg_s_verkhnim_pogruzochnym_klapanom/?sku=124" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekh_stropnyy_big_beg_s_verkhnim_pogruzochnym_klapanom/?sku=125" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekh_stropnyy_big_beg_s_verkhnim_pogruzochnym_klapanom/?sku=126" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/chetyrekh_stropnyy_big_beg_s_verkhnim_pogruzochnym_klapanom/?sku=127" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/dvukhpetlyavoy-big-beg-verkh-otkrytyy-raskladyvayushcheesya-dno/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/dvukhpetlyavoy-big-beg-verkh-otkrytyy-raskladyvayushcheesya-dno/?sku=97" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/dvukhpetlyavoy-big-beg-verkh-otkrytyy-raskladyvayushcheesya-dno/?sku=98" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/dvukhpetlyavoy-big-beg-verkh-otkrytyy-raskladyvayushcheesya-dno/?sku=146" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/dvukhpetlyavoy-big-beg-verkh-otkrytyy-raskladyvayushcheesya-dno/?sku=147" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/dvukhpetlyavoy-big-beg-verkh-otkrytyy-raskladyvayushcheesya-dno/?sku=148" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/dvukhpetlyavoy-big-beg-verkh-otkrytyy-raskladyvayushcheesya-dno/?sku=149" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/dvukhpetlyavoy-big-beg-verkh-otkrytyy-raskladyvayushcheesya-dno/?sku=150" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/dvukhpetlyavoy-big-beg-verkh-otkrytyy-raskladyvayushcheesya-dno/?sku=151" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/q-begi-formostoykie-zagruzochnyy-i-razgruzochnyy-klapan/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/rastarivatel-big---begov/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/prorezayushchiy-klapan-dozator-dlya-big-begov-komplekte-s-napravlyayushchim-rukavom/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/klapan-dozator-rastarivatel-big-begov-dlya-nizhnego-klapana-big-bega/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/klapan-dozator-dlya-big-begov-komplekte-s-napravlyayushchim-rukavom/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/rukav-klapana-dozatora-dlya-razgruzki-big-begov/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/optnbag---klapan-dlya-/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekhstropnyy_myagkiy_konteyner_fartuchnogo_tipa_bigbeg/?sku=81" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekhstropnyy_myagkiy_konteyner_fartuchnogo_tipa_bigbeg/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekhstropnyy_myagkiy_konteyner_fartuchnogo_tipa_bigbeg/?sku=112" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekhstropnyy_myagkiy_konteyner_fartuchnogo_tipa_bigbeg/?sku=113" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekhstropnyy_myagkiy_konteyner_fartuchnogo_tipa_bigbeg/?sku=50" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekhstropnyy_myagkiy_konteyner_fartuchnogo_tipa_bigbeg/?sku=80" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekhstropnyy_myagkiy_konteyner_fartuchnogo_tipa_bigbeg/?sku=111" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekhstropnyy_myagkiy_konteyner_fartuchnogo_tipa_bigbeg/?sku=114" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekhstropnyy_myagkiy_konteyner_fartuchnogo_tipa_bigbeg/?sku=115" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_bez_nizhnego_klapana/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_bez_nizhnego_klapana/?sku=52" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_bez_nizhnego_klapana/?sku=85" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_bez_nizhnego_klapana/?sku=86" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_bez_nizhnego_klapana/?sku=118" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_bez_nizhnego_klapana/?sku=117" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_bez_nizhnego_klapana/?sku=119" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_bez_nizhnego_klapana/?sku=120" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_bez_nizhnego_klapana/?sku=121" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_i_nizhnim_razgruzochnym_klapanom/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_i_nizhnim_razgruzochnym_klapanom/?sku=131" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_i_nizhnim_razgruzochnym_klapanom/?sku=53" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_i_nizhnim_razgruzochnym_klapanom/?sku=89" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_i_nizhnim_razgruzochnym_klapanom/?sku=90" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_i_nizhnim_razgruzochnym_klapanom/?sku=129" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_i_nizhnim_razgruzochnym_klapanom/?sku=130" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_i_nizhnim_razgruzochnym_klapanom/?sku=132" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekhstropnyy_big_beg_s_verkhnim_fartukom_i_nizhnim_razgruzochnym_klapanom/?sku=133" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekhstropnyy_bigbeg_s_razgruzochnym_i_zagruzochnym_klapanom__bigbeg/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekhstropnyy_bigbeg_s_razgruzochnym_i_zagruzochnym_klapanom__bigbeg/?sku=142" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekhstropnyy_bigbeg_s_razgruzochnym_i_zagruzochnym_klapanom__bigbeg/?sku=54" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekhstropnyy_bigbeg_s_razgruzochnym_i_zagruzochnym_klapanom__bigbeg/?sku=91" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekhstropnyy_bigbeg_s_razgruzochnym_i_zagruzochnym_klapanom__bigbeg/?sku=92" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekhstropnyy_bigbeg_s_razgruzochnym_i_zagruzochnym_klapanom__bigbeg/?sku=141" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekhstropnyy_bigbeg_s_razgruzochnym_i_zagruzochnym_klapanom__bigbeg/?sku=143" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekhstropnyy_bigbeg_s_razgruzochnym_i_zagruzochnym_klapanom__bigbeg/?sku=144" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekhstropnyy_bigbeg_s_razgruzochnym_i_zagruzochnym_klapanom__bigbeg/?sku=145" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/dvukhpetlevoy_myagkiy_konteyner_bigbeg/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/dvukhpetlevoy_myagkiy_konteyner_bigbeg/?sku=48" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/dvukhpetlevoy_myagkiy_konteyner_bigbeg/?sku=95" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/dvukhpetlevoy_myagkiy_konteyner_bigbeg/?sku=96" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/dvukhpetlevoy_myagkiy_konteyner_bigbeg/?sku=135" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/dvukhpetlevoy_myagkiy_konteyner_bigbeg/?sku=136" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/dvukhpetlevoy_myagkiy_konteyner_bigbeg/?sku=137" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/dvukhpetlevoy_myagkiy_konteyner_bigbeg/?sku=138" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/dvukhpetlevoy_myagkiy_konteyner_bigbeg/?sku=139" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/dvukhpetlevoy-big-beg-verkh-otkrytyy-raskladnoe-dno/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/dvukhpetlevoy-big-beg-verkh-otkrytyy-raskladnoe-dno/?sku=400" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/odnopetlevoy_myagkiy_konteyner_bigbeg/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/odnopetlevoy_myagkiy_konteyner_bigbeg/?sku=93" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/odnopetlevoy_myagkiy_konteyner_bigbeg/?sku=94" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/odnopetlevoy_myagkiy_konteyner_bigbeg/?sku=152" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/odnopetlevoy_myagkiy_konteyner_bigbeg/?sku=153" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/odnopetlevoy_myagkiy_konteyner_bigbeg/?sku=154" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/odnopetlevoy_myagkiy_konteyner_bigbeg/?sku=155" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/odnopetlevoy_myagkiy_konteyner_bigbeg/?sku=156" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/odnopetlevoy_myagkiy_konteyner_bigbeg/?sku=157" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekh_stropnyy_big_beg_s_verkhnim_pogruzochnym_klapanom/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekh_stropnyy_big_beg_s_verkhnim_pogruzochnym_klapanom/?sku=51" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekh_stropnyy_big_beg_s_verkhnim_pogruzochnym_klapanom/?sku=87" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekh_stropnyy_big_beg_s_verkhnim_pogruzochnym_klapanom/?sku=122" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekh_stropnyy_big_beg_s_verkhnim_pogruzochnym_klapanom/?sku=123" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekh_stropnyy_big_beg_s_verkhnim_pogruzochnym_klapanom/?sku=124" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekh_stropnyy_big_beg_s_verkhnim_pogruzochnym_klapanom/?sku=125" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekh_stropnyy_big_beg_s_verkhnim_pogruzochnym_klapanom/?sku=126" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/chetyrekh_stropnyy_big_beg_s_verkhnim_pogruzochnym_klapanom/?sku=127" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/dvukhpetlyavoy-big-beg-verkh-otkrytyy-raskladyvayushcheesya-dno/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/dvukhpetlyavoy-big-beg-verkh-otkrytyy-raskladyvayushcheesya-dno/?sku=97" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/dvukhpetlyavoy-big-beg-verkh-otkrytyy-raskladyvayushcheesya-dno/?sku=98" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/dvukhpetlyavoy-big-beg-verkh-otkrytyy-raskladyvayushcheesya-dno/?sku=146" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/dvukhpetlyavoy-big-beg-verkh-otkrytyy-raskladyvayushcheesya-dno/?sku=147" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/dvukhpetlyavoy-big-beg-verkh-otkrytyy-raskladyvayushcheesya-dno/?sku=148" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/dvukhpetlyavoy-big-beg-verkh-otkrytyy-raskladyvayushcheesya-dno/?sku=149" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/dvukhpetlyavoy-big-beg-verkh-otkrytyy-raskladyvayushcheesya-dno/?sku=150" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/dvukhpetlyavoy-big-beg-verkh-otkrytyy-raskladyvayushcheesya-dno/?sku=151" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/q-begi-formostoykie-zagruzochnyy-i-razgruzochnyy-klapan/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/rastarivatel-big---begov/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/prorezayushchiy-klapan-dozator-dlya-big-begov-komplekte-s-napravlyayushchim-rukavom/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/klapan-dozator-rastarivatel-big-begov-dlya-nizhnego-klapana-big-bega/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/klapan-dozator-dlya-big-begov-komplekte-s-napravlyayushchim-rukavom/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/rukav-klapana-dozatora-dlya-razgruzki-big-begov/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/optnbag---klapan-dlya-/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F90"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F90" sqref="F90"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">