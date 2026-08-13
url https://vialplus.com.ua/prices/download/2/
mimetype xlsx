--- v0 (2026-05-26)
+++ v1 (2026-08-13)
@@ -52,62 +52,62 @@
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
     <t>Стенд для зашивки мешков KP S6 + KP 3000</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/stend-dlya-zashivki-meshkov-kp-s6-kp-3000/</t>
   </si>
   <si>
     <t>Мешкозашивочная машина Keestar KP 3000</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/meshkozashivochnaya-mashina-kp3000/</t>
   </si>
   <si>
+    <t>Стенд для зашивки мешков GK S7 + GK 26-1A</t>
+  </si>
+  <si>
+    <t>https://vialplus.com.ua/product/stend_dlya_zashivki_meshkov_gks7/</t>
+  </si>
+  <si>
     <t>Мешкозашивочная машина Keestar KP 3000 + с масленкой</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/meshkozashivochnaya-mashina-keestar-kp-3000-s-maslenkoy/</t>
   </si>
   <si>
-    <t>Стенд для зашивки мешков GK S7 + GK 26-1A</t>
-[...4 lines deleted...]
-  <si>
     <t>Стационарная мешкозашивочная машина GK 8-2</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_82/</t>
   </si>
   <si>
     <t>Стенд для зашивки мешков GK S7 + GK 26-1S</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/stend-dlya-zashivki-meshkov-gk-s7-gk-26-1s/</t>
   </si>
   <si>
     <t>Мешкозашивочная машина Keestar KP 3000 с роликом для бумажных мешков</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/meshkozashivochnaya-mashina-keestar-kp-3000-s-rolikom-dlya-bumazhnykh-meshkov/</t>
   </si>
   <si>
     <t>Стационарная мешкозашивочная машина GK 35 GK 35-2C — с полуавтоматическим ножом обреза нити</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_358s/</t>
   </si>
   <si>
     <t>Стационарная мешкозашивочная машина GK 35 GK 35-6A — с пневматическим резаком (гильотиной)</t>
@@ -142,110 +142,110 @@
   <si>
     <t>Стационарная мешкозашивочная машина GK 35 GK 35-8C — двухигольная модель с пневматическим резаком гильотинного типа по обрезанию крепежной ленты</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_358s/?sku=285</t>
   </si>
   <si>
     <t>Стенд для зашивки мешков GK S8</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/stend_dlya_zashivki_meshkov_gks8/</t>
   </si>
   <si>
     <t>Мешкозашивочная машина GK 9-370</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/meshkozashivochnaya-mashina-gk-9-370/</t>
   </si>
   <si>
     <t>Стационарная мешкозашивочная машина GK 8-24</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_824/</t>
   </si>
   <si>
+    <t>Мешкозашивочная машина GK 9-2 (ручная) Keestar</t>
+  </si>
+  <si>
+    <t>https://vialplus.com.ua/product/meshkozashivochnaya_mashina_gk9-2_Keestar/</t>
+  </si>
+  <si>
+    <t>Мешкозашивочная линия GK S2</t>
+  </si>
+  <si>
+    <t>https://vialplus.com.ua/product/transportnyy_konveyer_gk_s2/</t>
+  </si>
+  <si>
     <t>Мешкозашивочная машина GK 9-2 Keestar с роликом для бумажных мешков</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/meshkozashivochnaya-mashina-gk-9-2-keestar-s-rolikom-dlya-bumazhnykh-meshkov/</t>
   </si>
   <si>
-    <t>Мешкозашивочная машина GK 9-2 (ручная) Keestar</t>
-[...10 lines deleted...]
-  <si>
     <t>Стационарная мешкозашивочная машина CS 80700</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/statsionarnaya_meshkozashivochnaya_mashinka_cs_80700/</t>
   </si>
   <si>
     <t>Стационарная мешкозашивочная машина GK 8-1</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_81/</t>
   </si>
   <si>
     <t>Станок для зашивки мешков GK S5 + GK 26-1H</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/stanok-dlya-zashivki-meshkov-gk-s5-gk-26-1h/</t>
   </si>
   <si>
     <t>Мешкозашивочная машина Keestar KP 3000 с аккумулятором 36V</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/meshkozashivochnaya-mashina-keestar-kp-3000-s-akkumulyatorom-36v/</t>
   </si>
   <si>
     <t>Мешкозашивочная машина GK26-1S (ручная)</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/meshkozashivochnaya_mashina_gk261s/</t>
   </si>
   <si>
+    <t xml:space="preserve">Мешкозашивочная машина GK 2200 двухниточная </t>
+  </si>
+  <si>
+    <t>https://vialplus.com.ua/product/meshkozashivochnaya-mashina-gk-2200-dvukhnitochnaya/</t>
+  </si>
+  <si>
     <t>Мешкозашивочная машина Keestar KP 2700</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/meshkozashivochnaya-mashina-keestar-kp2700/</t>
   </si>
   <si>
-    <t xml:space="preserve">Мешкозашивочная машина GK 2200 двухниточная </t>
-[...4 lines deleted...]
-  <si>
     <t>Мешкозашивочная машина GK26-1А (ручная)</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/meshkozashivochnaya_mashina_gk261a/</t>
   </si>
   <si>
     <t>Мешкозашивочная машина GK 9-2 (ручная) Shunfa</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/meshkozashivochnaya_mashina_gk92/</t>
   </si>
   <si>
     <t>Мешкозашивочная машина GK26-2А (ручная)</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/meshkozashivochnaya_mashina_gk262a/</t>
   </si>
   <si>
     <t>Мешкозашивочная машина GK26-1H (ручная)</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/meshkozashivochnaya_mashina_gk261n/</t>
   </si>
   <si>
     <t>Мешкозашивочная машина GK2006 (ручная)</t>
@@ -301,86 +301,86 @@
   <si>
     <t>https://vialplus.com.ua/product/meshkozashivochnaya-mashina-gk9-2007/</t>
   </si>
   <si>
     <t>Мешкозашивочная машина GK 9-2 в аренду</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/meshkozashivochnaya-mashina-gk9-2-v-arendu/</t>
   </si>
   <si>
     <t>Мешкозашивочная машина N320A-220V YAO HAN</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/meshkozashivochnaya-mashina-n320a-220v-yao-han/</t>
   </si>
   <si>
     <t>Оверлок GN 20-2 для пошива биг - бегов</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/overlok_gn_202a/</t>
   </si>
   <si>
     <t>Нитки мешкозашивочные, расходники, аксессуары</t>
   </si>
   <si>
+    <t>Нитка небрендированная для дилеров (опт) 0,2 кг</t>
+  </si>
+  <si>
+    <t>https://vialplus.com.ua/product/nitka-nebrendirovannaya-dlya-dilerov-opt/</t>
+  </si>
+  <si>
+    <t>Масло для мешкозашивочных машин 0,250 л</t>
+  </si>
+  <si>
+    <t>https://vialplus.com.ua/product/maslo_dlya_meshkozashivochnykh_mashin/</t>
+  </si>
+  <si>
     <t>Нитка мешкозашивочная без лого для дилеров (крупный опт) 0,2 кг</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/nitka-meshkozashivochnaya-bez-logo-dlya-dilerov-krupnyy-opt/</t>
   </si>
   <si>
-    <t>Нитка небрендированная для дилеров (опт) 0,2 кг</t>
-[...8 lines deleted...]
-    <t>https://vialplus.com.ua/product/maslo_dlya_meshkozashivochnykh_mashin/</t>
+    <t>Нитка небрендированная для дилеров (опт) 2 кг</t>
+  </si>
+  <si>
+    <t>https://vialplus.com.ua/product/nitka-nebrendirovannaya-dlya-dilerov-opt/?sku=292</t>
   </si>
   <si>
     <t>Масло для мешкозашивочных машин 0,500 л</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/maslo_dlya_meshkozashivochnykh_mashin/?sku=192</t>
   </si>
   <si>
     <t>Нитка мешкозашивочная без лого для дилеров (крупный опт) 2 кг</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/nitka-meshkozashivochnaya-bez-logo-dlya-dilerov-krupnyy-opt/?sku=290</t>
   </si>
   <si>
-    <t>Нитка небрендированная для дилеров (опт) 2 кг</t>
-[...4 lines deleted...]
-  <si>
     <t>Литол для мешкозашивочных машин</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/litol-dlya-meshkozashivochnykh-mashin/</t>
   </si>
   <si>
     <t>Комплект масла к мешкозашивочной машине 0,250 л</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/komplekt-masla-k-meshkozashivochnoy-mashine/</t>
   </si>
   <si>
     <t>Нитки мешкозашивочные 0,2 кг (цвет белый)</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/nitki_meshkozashivochnye/</t>
   </si>
   <si>
     <t>Нитки мешкозашивочные 0,2 кг (цвет зеленый)</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/nitki-meshkozashivochnye-02-kg-tsvet-zelenyy/</t>
   </si>
   <si>
     <t>Нитки мешкозашивочные 0,2 кг (цвет черный)</t>
@@ -403,90 +403,90 @@
   <si>
     <t>Нитки мешкозашивочные 2 кг (цвет черный)</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/nitki-meshkozashivochnye-2-kg-tsvet-chernyy/</t>
   </si>
   <si>
     <t>Нитки мешкозашивочные 0,2 кг (цвет микс) зелено-белые</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/nitki-meshkozashivochnye-02-kg-tsvet-miks/</t>
   </si>
   <si>
     <t>Нитки мешкозашивочные 0,2 кг (цвет микс) бело-голубые</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/nitki-meshkozashivochnye-02-kg-tsvet-miks/?sku=298</t>
   </si>
   <si>
     <t>Нитки мешкозашивочные 0,2 кг (цвет микс) красно-белые</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/nitki-meshkozashivochnye-02-kg-tsvet-miks/?sku=299</t>
   </si>
   <si>
+    <t>Нитки мешкозашивочные 5 кг</t>
+  </si>
+  <si>
+    <t>https://vialplus.com.ua/product/nitki-meshkozashivochnye-5-kg/</t>
+  </si>
+  <si>
     <t>Нитки мешкозашивочные 0,2 кг (цвет белый) от 1 коробки (105 шт.)</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/nitki-meshkozashivochnye-0-2-kg-tsvet-belyy-ot-1-korobki-105-sht/</t>
   </si>
   <si>
-    <t>Нитки мешкозашивочные 5 кг</t>
-[...4 lines deleted...]
-  <si>
     <t>Мешкозашивочные нитки 0,2 кг</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/meshkozashivochnye-nitki/</t>
   </si>
   <si>
     <t>Мешкозашивочные нитки 2 кг</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/meshkozashivochnye-nitki/?sku=274</t>
   </si>
   <si>
     <t>Сбалансированный подвес для GK9-2</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/sbalansirovannyy_podves_dlya_meshkozashivochnoy_mashiny_gk92/</t>
   </si>
   <si>
+    <t>Сбалансированный подвес для GK 26-1A</t>
+  </si>
+  <si>
+    <t>https://vialplus.com.ua/product/sbalansirovannyy_podves_dlya_meshkozashivochnykh_mashin_serii_gk_26/</t>
+  </si>
+  <si>
     <t>Масленка для машинного масла</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/maslenka-dlya-mashinnogo-masla/</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://vialplus.com.ua/product/sbalansirovannyy_podves_dlya_meshkozashivochnykh_mashin_serii_gk_26/</t>
   </si>
   <si>
     <t>Столы для стационарных мешкозашивочных машин</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/stol_dlya_overlokov_i_promyshlennykh_mashin/</t>
   </si>
   <si>
     <t>Электродвигатель фрикционный Shunfa AOL 12H</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/friktsionnyy_motor/</t>
   </si>
   <si>
     <t>Иглы для GK9-2</t>
   </si>
   <si>
     <t>Иглы для мешкозашивочных машин</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/igly_dlya_meshkozashivochnykh_mashin/</t>
   </si>
   <si>
     <t>Иглы для GK26-1A</t>
   </si>
@@ -947,51 +947,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/stend-dlya-zashivki-meshkov-kp-s6-kp-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya-mashina-kp3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya-mashina-keestar-kp-3000-s-maslenkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/stend_dlya_zashivki_meshkov_gks7/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_82/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/stend-dlya-zashivki-meshkov-gk-s7-gk-26-1s/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya-mashina-keestar-kp-3000-s-rolikom-dlya-bumazhnykh-meshkov/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_358s/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_358s/?sku=280" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_358s/?sku=281" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_358s/?sku=282" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_358s/?sku=283" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_358s/?sku=284" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_358s/?sku=285" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/stend_dlya_zashivki_meshkov_gks8/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya-mashina-gk-9-370/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_824/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya-mashina-gk-9-2-keestar-s-rolikom-dlya-bumazhnykh-meshkov/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya_mashina_gk9-2_Keestar/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/transportnyy_konveyer_gk_s2/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/statsionarnaya_meshkozashivochnaya_mashinka_cs_80700/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_81/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/stanok-dlya-zashivki-meshkov-gk-s5-gk-26-1h/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya-mashina-keestar-kp-3000-s-akkumulyatorom-36v/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya_mashina_gk261s/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya-mashina-keestar-kp2700/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya-mashina-gk-2200-dvukhnitochnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya_mashina_gk261a/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya_mashina_gk92/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya_mashina_gk262a/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya_mashina_gk261n/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya_mashina_gk2006a/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/ruchnaya-meshkozashivochnaya-mashina-f300-a-yao-han-odnonitochnaya-tayvan/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/ruchnaya-meshkozashivochnaya-mashina-f302-a-yao-han-dvuhnitochnaya-tayvan/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/88/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivka_N602N_dvuxnitochnaya_yao_han/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya-mashina-fischbein-model-number-40660--standard-model-220-volt/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya-mashina-fischbein-model-number-40755--heavy-duty-model-220-volt/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya-mashina-fischbein-model-number-40245--crepe-tape-model-220-volt/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya-mashina-gk9-2007/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya-mashina-gk9-2-v-arendu/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya-mashina-n320a-220v-yao-han/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/overlok_gn_202a/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/nitka-meshkozashivochnaya-bez-logo-dlya-dilerov-krupnyy-opt/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/nitka-nebrendirovannaya-dlya-dilerov-opt/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/maslo_dlya_meshkozashivochnykh_mashin/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/maslo_dlya_meshkozashivochnykh_mashin/?sku=192" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/nitka-meshkozashivochnaya-bez-logo-dlya-dilerov-krupnyy-opt/?sku=290" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/nitka-nebrendirovannaya-dlya-dilerov-opt/?sku=292" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/litol-dlya-meshkozashivochnykh-mashin/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/komplekt-masla-k-meshkozashivochnoy-mashine/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/nitki_meshkozashivochnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/nitki-meshkozashivochnye-02-kg-tsvet-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/nitki-meshkozashivochnye-02-kg-tsvet-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnye-nitki-2-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/nitki-meshkozashivochnye-2-kg-tsvet-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/nitki-meshkozashivochnye-2-kg-tsvet-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/nitki-meshkozashivochnye-02-kg-tsvet-miks/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/nitki-meshkozashivochnye-02-kg-tsvet-miks/?sku=298" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/nitki-meshkozashivochnye-02-kg-tsvet-miks/?sku=299" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/nitki-meshkozashivochnye-0-2-kg-tsvet-belyy-ot-1-korobki-105-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/nitki-meshkozashivochnye-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnye-nitki/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnye-nitki/?sku=274" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/sbalansirovannyy_podves_dlya_meshkozashivochnoy_mashiny_gk92/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/maslenka-dlya-mashinnogo-masla/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/sbalansirovannyy_podves_dlya_meshkozashivochnykh_mashin_serii_gk_26/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/stol_dlya_overlokov_i_promyshlennykh_mashin/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/friktsionnyy_motor/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/igly_dlya_meshkozashivochnykh_mashin/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/igly_dlya_meshkozashivochnykh_mashin/?sku=83" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/igly_dlya_meshkozashivochnykh_mashin/?sku=99" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/igly_dlya_meshkozashivochnykh_mashin/?sku=100" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/igly_dlya_meshkozashivochnykh_mashin/?sku=101" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/igly_dlya_meshkozashivochnykh_mashin/?sku=102" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/igly_dlya_meshkozashivochnykh_mashin/?sku=103" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/igly_dlya_meshkozashivochnykh_mashin/?sku=104" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/krep_lenta_dlya_meshkozashivochnykh_mashin/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/pedal-k-shveynym-mashinam-i-overlokam-metall/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/stend-dlya-zashivki-meshkov-kp-s6-kp-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya-mashina-kp3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/stend_dlya_zashivki_meshkov_gks7/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya-mashina-keestar-kp-3000-s-maslenkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_82/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/stend-dlya-zashivki-meshkov-gk-s7-gk-26-1s/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya-mashina-keestar-kp-3000-s-rolikom-dlya-bumazhnykh-meshkov/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_358s/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_358s/?sku=280" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_358s/?sku=281" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_358s/?sku=282" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_358s/?sku=283" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_358s/?sku=284" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_358s/?sku=285" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/stend_dlya_zashivki_meshkov_gks8/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya-mashina-gk-9-370/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_824/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya_mashina_gk9-2_Keestar/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/transportnyy_konveyer_gk_s2/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya-mashina-gk-9-2-keestar-s-rolikom-dlya-bumazhnykh-meshkov/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/statsionarnaya_meshkozashivochnaya_mashinka_cs_80700/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_81/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/stanok-dlya-zashivki-meshkov-gk-s5-gk-26-1h/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya-mashina-keestar-kp-3000-s-akkumulyatorom-36v/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya_mashina_gk261s/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya-mashina-gk-2200-dvukhnitochnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya-mashina-keestar-kp2700/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya_mashina_gk261a/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya_mashina_gk92/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya_mashina_gk262a/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya_mashina_gk261n/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya_mashina_gk2006a/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/ruchnaya-meshkozashivochnaya-mashina-f300-a-yao-han-odnonitochnaya-tayvan/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/ruchnaya-meshkozashivochnaya-mashina-f302-a-yao-han-dvuhnitochnaya-tayvan/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/88/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivka_N602N_dvuxnitochnaya_yao_han/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya-mashina-fischbein-model-number-40660--standard-model-220-volt/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya-mashina-fischbein-model-number-40755--heavy-duty-model-220-volt/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya-mashina-fischbein-model-number-40245--crepe-tape-model-220-volt/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya-mashina-gk9-2007/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya-mashina-gk9-2-v-arendu/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya-mashina-n320a-220v-yao-han/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/overlok_gn_202a/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/nitka-nebrendirovannaya-dlya-dilerov-opt/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/maslo_dlya_meshkozashivochnykh_mashin/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/nitka-meshkozashivochnaya-bez-logo-dlya-dilerov-krupnyy-opt/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/nitka-nebrendirovannaya-dlya-dilerov-opt/?sku=292" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/maslo_dlya_meshkozashivochnykh_mashin/?sku=192" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/nitka-meshkozashivochnaya-bez-logo-dlya-dilerov-krupnyy-opt/?sku=290" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/litol-dlya-meshkozashivochnykh-mashin/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/komplekt-masla-k-meshkozashivochnoy-mashine/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/nitki_meshkozashivochnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/nitki-meshkozashivochnye-02-kg-tsvet-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/nitki-meshkozashivochnye-02-kg-tsvet-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnye-nitki-2-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/nitki-meshkozashivochnye-2-kg-tsvet-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/nitki-meshkozashivochnye-2-kg-tsvet-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/nitki-meshkozashivochnye-02-kg-tsvet-miks/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/nitki-meshkozashivochnye-02-kg-tsvet-miks/?sku=298" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/nitki-meshkozashivochnye-02-kg-tsvet-miks/?sku=299" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/nitki-meshkozashivochnye-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/nitki-meshkozashivochnye-0-2-kg-tsvet-belyy-ot-1-korobki-105-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnye-nitki/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnye-nitki/?sku=274" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/sbalansirovannyy_podves_dlya_meshkozashivochnoy_mashiny_gk92/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/sbalansirovannyy_podves_dlya_meshkozashivochnykh_mashin_serii_gk_26/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/maslenka-dlya-mashinnogo-masla/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/stol_dlya_overlokov_i_promyshlennykh_mashin/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/friktsionnyy_motor/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/igly_dlya_meshkozashivochnykh_mashin/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/igly_dlya_meshkozashivochnykh_mashin/?sku=83" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/igly_dlya_meshkozashivochnykh_mashin/?sku=99" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/igly_dlya_meshkozashivochnykh_mashin/?sku=100" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/igly_dlya_meshkozashivochnykh_mashin/?sku=101" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/igly_dlya_meshkozashivochnykh_mashin/?sku=102" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/igly_dlya_meshkozashivochnykh_mashin/?sku=103" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/igly_dlya_meshkozashivochnykh_mashin/?sku=104" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/krep_lenta_dlya_meshkozashivochnykh_mashin/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/pedal-k-shveynym-mashinam-i-overlokam-metall/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F86"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F86" sqref="F86"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -1056,67 +1056,67 @@
       <c r="B7" s="10"/>
       <c r="C7" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="6"/>
       <c r="F7" s="14">
         <v>5000</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="10"/>
       <c r="C8" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E8" s="6"/>
       <c r="F8" s="14">
-        <v>5000</v>
+        <v>14000</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="10"/>
       <c r="C9" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>15</v>
       </c>
       <c r="E9" s="6"/>
       <c r="F9" s="14">
-        <v>14000</v>
+        <v>5000</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="10"/>
       <c r="C10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E10" s="6"/>
       <c r="F10" s="14">
         <v>16000</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="10"/>
       <c r="C11" s="7" t="s">
         <v>18</v>
@@ -1300,85 +1300,85 @@
         <v>40</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>41</v>
       </c>
       <c r="E22" s="6"/>
       <c r="F22" s="14">
         <v>28000</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="10"/>
       <c r="C23" s="7" t="s">
         <v>42</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>43</v>
       </c>
       <c r="E23" s="6">
         <v>0</v>
       </c>
       <c r="F23" s="14">
-        <v>1700</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="10"/>
       <c r="C24" s="7" t="s">
         <v>44</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>45</v>
       </c>
-      <c r="E24" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E24" s="6"/>
       <c r="F24" s="14">
-        <v>2500</v>
+        <v>98000</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="10"/>
       <c r="C25" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>47</v>
       </c>
-      <c r="E25" s="6"/>
+      <c r="E25" s="6">
+        <v>0</v>
+      </c>
       <c r="F25" s="14">
-        <v>98000</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="10"/>
       <c r="C26" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>49</v>
       </c>
       <c r="E26" s="6">
         <v>0</v>
       </c>
       <c r="F26" s="14">
         <v>36400</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="10"/>
@@ -1438,69 +1438,69 @@
       <c r="D30" s="6" t="s">
         <v>57</v>
       </c>
       <c r="E30" s="6">
         <v>0</v>
       </c>
       <c r="F30" s="14">
         <v>4000</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="10"/>
       <c r="C31" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E31" s="6">
         <v>0</v>
       </c>
       <c r="F31" s="14">
-        <v>1900</v>
+        <v>12000</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="10"/>
       <c r="C32" s="7" t="s">
         <v>60</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>61</v>
       </c>
       <c r="E32" s="6">
         <v>0</v>
       </c>
       <c r="F32" s="14">
-        <v>12000</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="10"/>
       <c r="C33" s="7" t="s">
         <v>62</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>63</v>
       </c>
       <c r="E33" s="6">
         <v>0</v>
       </c>
       <c r="F33" s="14">
         <v>2400</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="10"/>
@@ -1800,99 +1800,99 @@
       <c r="B51" s="10"/>
       <c r="C51" s="7" t="s">
         <v>95</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>96</v>
       </c>
       <c r="E51" s="6"/>
       <c r="F51" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>2</v>
       </c>
       <c r="B52" s="10"/>
       <c r="C52" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>98</v>
       </c>
       <c r="E52" s="6"/>
       <c r="F52" s="14">
-        <v>0</v>
+        <v>50</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>3</v>
       </c>
       <c r="B53" s="10"/>
       <c r="C53" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>100</v>
       </c>
       <c r="E53" s="6"/>
       <c r="F53" s="14">
-        <v>50</v>
+        <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>4</v>
       </c>
       <c r="B54" s="10"/>
       <c r="C54" s="7" t="s">
         <v>101</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>102</v>
       </c>
       <c r="E54" s="6"/>
       <c r="F54" s="14">
-        <v>100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>5</v>
       </c>
       <c r="B55" s="10"/>
       <c r="C55" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>104</v>
       </c>
       <c r="E55" s="6"/>
       <c r="F55" s="14">
-        <v>0</v>
+        <v>100</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
         <v>6</v>
       </c>
       <c r="B56" s="10"/>
       <c r="C56" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>106</v>
       </c>
       <c r="E56" s="6"/>
       <c r="F56" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
         <v>7</v>
       </c>
       <c r="B57" s="10"/>
       <c r="C57" s="7" t="s">
         <v>107</v>
@@ -2066,71 +2066,71 @@
       <c r="B67" s="10"/>
       <c r="C67" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>128</v>
       </c>
       <c r="E67" s="6">
         <v>0</v>
       </c>
       <c r="F67" s="14">
         <v>50</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
         <v>18</v>
       </c>
       <c r="B68" s="10"/>
       <c r="C68" s="7" t="s">
         <v>129</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="E68" s="6"/>
+      <c r="E68" s="6">
+        <v>0</v>
+      </c>
       <c r="F68" s="14">
-        <v>50</v>
+        <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4">
         <v>19</v>
       </c>
       <c r="B69" s="10"/>
       <c r="C69" s="7" t="s">
         <v>131</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>132</v>
       </c>
-      <c r="E69" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E69" s="6"/>
       <c r="F69" s="14">
-        <v>0</v>
+        <v>50</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
         <v>20</v>
       </c>
       <c r="B70" s="10"/>
       <c r="C70" s="7" t="s">
         <v>133</v>
       </c>
       <c r="D70" s="6" t="s">
         <v>134</v>
       </c>
       <c r="E70" s="6"/>
       <c r="F70" s="14">
         <v>50</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
         <v>21</v>
       </c>
       <c r="B71" s="10"/>
       <c r="C71" s="7" t="s">
         <v>135</v>
@@ -2148,71 +2148,71 @@
         <v>22</v>
       </c>
       <c r="B72" s="10"/>
       <c r="C72" s="7" t="s">
         <v>137</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>138</v>
       </c>
       <c r="E72" s="6"/>
       <c r="F72" s="14">
         <v>550</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="4">
         <v>23</v>
       </c>
       <c r="B73" s="10"/>
       <c r="C73" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D73" s="6" t="s">
         <v>140</v>
       </c>
-      <c r="E73" s="6"/>
+      <c r="E73" s="6">
+        <v>0</v>
+      </c>
       <c r="F73" s="14">
-        <v>225</v>
+        <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="4">
         <v>24</v>
       </c>
       <c r="B74" s="10"/>
       <c r="C74" s="7" t="s">
         <v>141</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>142</v>
       </c>
-      <c r="E74" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E74" s="6"/>
       <c r="F74" s="14">
-        <v>0</v>
+        <v>225</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="4">
         <v>25</v>
       </c>
       <c r="B75" s="10"/>
       <c r="C75" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D75" s="6" t="s">
         <v>144</v>
       </c>
       <c r="E75" s="6"/>
       <c r="F75" s="14">
         <v>3640</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="4">
         <v>26</v>
       </c>
       <c r="B76" s="10"/>
       <c r="C76" s="7" t="s">
         <v>145</v>