--- v1 (2026-08-13)
+++ v2 (2026-10-02)
@@ -40,528 +40,528 @@
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Мешкозашивочные машины</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
+    <t>Мешкозашивочная машина Keestar KP 3000</t>
+  </si>
+  <si>
+    <t>https://vialplus.com.ua/ua/product/meshkozashivochnaya-mashina-kp3000/</t>
+  </si>
+  <si>
     <t>Стенд для зашивки мешков KP S6 + KP 3000</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/stend-dlya-zashivki-meshkov-kp-s6-kp-3000/</t>
-[...5 lines deleted...]
-    <t>https://vialplus.com.ua/product/meshkozashivochnaya-mashina-kp3000/</t>
+    <t>https://vialplus.com.ua/ua/product/stend-dlya-zashivki-meshkov-kp-s6-kp-3000/</t>
+  </si>
+  <si>
+    <t>Мешкозашивочная машина Keestar KP 3000 + с масленкой</t>
+  </si>
+  <si>
+    <t>https://vialplus.com.ua/ua/product/meshkozashivochnaya-mashina-keestar-kp-3000-s-maslenkoy/</t>
   </si>
   <si>
     <t>Стенд для зашивки мешков GK S7 + GK 26-1A</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/stend_dlya_zashivki_meshkov_gks7/</t>
-[...5 lines deleted...]
-    <t>https://vialplus.com.ua/product/meshkozashivochnaya-mashina-keestar-kp-3000-s-maslenkoy/</t>
+    <t>https://vialplus.com.ua/ua/product/stend_dlya_zashivki_meshkov_gks7/</t>
   </si>
   <si>
     <t>Стационарная мешкозашивочная машина GK 8-2</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_82/</t>
+    <t>https://vialplus.com.ua/ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_82/</t>
   </si>
   <si>
     <t>Стенд для зашивки мешков GK S7 + GK 26-1S</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/stend-dlya-zashivki-meshkov-gk-s7-gk-26-1s/</t>
+    <t>https://vialplus.com.ua/ua/product/stend-dlya-zashivki-meshkov-gk-s7-gk-26-1s/</t>
   </si>
   <si>
     <t>Мешкозашивочная машина Keestar KP 3000 с роликом для бумажных мешков</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshkozashivochnaya-mashina-keestar-kp-3000-s-rolikom-dlya-bumazhnykh-meshkov/</t>
+    <t>https://vialplus.com.ua/ua/product/meshkozashivochnaya-mashina-keestar-kp-3000-s-rolikom-dlya-bumazhnykh-meshkov/</t>
   </si>
   <si>
     <t>Стационарная мешкозашивочная машина GK 35 GK 35-2C — с полуавтоматическим ножом обреза нити</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_358s/</t>
+    <t>https://vialplus.com.ua/ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_358s/</t>
   </si>
   <si>
     <t>Стационарная мешкозашивочная машина GK 35 GK 35-6A — с пневматическим резаком (гильотиной)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_358s/?sku=280</t>
+    <t>https://vialplus.com.ua/ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_358s/?sku=280</t>
   </si>
   <si>
     <t>Стационарная мешкозашивочная машина GK 35 GK 35-6B — с пневматическим резаком обрезки нити</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_358s/?sku=281</t>
+    <t>https://vialplus.com.ua/ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_358s/?sku=281</t>
   </si>
   <si>
     <t>Стационарная мешкозашивочная машина GK 35 GK 35-6C — с пневматическим резаком гильотинного типа по обрезанию крепежной ленты</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_358s/?sku=282</t>
+    <t>https://vialplus.com.ua/ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_358s/?sku=282</t>
   </si>
   <si>
     <t>Стационарная мешкозашивочная машина GK 35 GK 35-8 — двухигольная модель с механическим резаком нити</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_358s/?sku=283</t>
+    <t>https://vialplus.com.ua/ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_358s/?sku=283</t>
   </si>
   <si>
     <t>Стационарная мешкозашивочная машина GK 35 GK 35-8B — двухигольная модель с пневматическим резаком нити</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_358s/?sku=284</t>
+    <t>https://vialplus.com.ua/ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_358s/?sku=284</t>
   </si>
   <si>
     <t>Стационарная мешкозашивочная машина GK 35 GK 35-8C — двухигольная модель с пневматическим резаком гильотинного типа по обрезанию крепежной ленты</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_358s/?sku=285</t>
+    <t>https://vialplus.com.ua/ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_358s/?sku=285</t>
+  </si>
+  <si>
+    <t>Стационарная мешкозашивочная машина GK 8-24</t>
+  </si>
+  <si>
+    <t>https://vialplus.com.ua/ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_824/</t>
+  </si>
+  <si>
+    <t>Мешкозашивочная машина GK 9-370</t>
+  </si>
+  <si>
+    <t>https://vialplus.com.ua/ua/product/meshkozashivochnaya-mashina-gk-9-370/</t>
   </si>
   <si>
     <t>Стенд для зашивки мешков GK S8</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/stend_dlya_zashivki_meshkov_gks8/</t>
-[...11 lines deleted...]
-    <t>https://vialplus.com.ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_824/</t>
+    <t>https://vialplus.com.ua/ua/product/stend_dlya_zashivki_meshkov_gks8/</t>
+  </si>
+  <si>
+    <t>Мешкозашивочная линия GK S2</t>
+  </si>
+  <si>
+    <t>https://vialplus.com.ua/ua/product/transportnyy_konveyer_gk_s2/</t>
+  </si>
+  <si>
+    <t>Мешкозашивочная машина GK 9-2 Keestar с роликом для бумажных мешков</t>
+  </si>
+  <si>
+    <t>https://vialplus.com.ua/ua/product/meshkozashivochnaya-mashina-gk-9-2-keestar-s-rolikom-dlya-bumazhnykh-meshkov/</t>
   </si>
   <si>
     <t>Мешкозашивочная машина GK 9-2 (ручная) Keestar</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshkozashivochnaya_mashina_gk9-2_Keestar/</t>
-[...11 lines deleted...]
-    <t>https://vialplus.com.ua/product/meshkozashivochnaya-mashina-gk-9-2-keestar-s-rolikom-dlya-bumazhnykh-meshkov/</t>
+    <t>https://vialplus.com.ua/ua/product/meshkozashivochnaya_mashina_gk9-2_Keestar/</t>
   </si>
   <si>
     <t>Стационарная мешкозашивочная машина CS 80700</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/statsionarnaya_meshkozashivochnaya_mashinka_cs_80700/</t>
+    <t>https://vialplus.com.ua/ua/product/statsionarnaya_meshkozashivochnaya_mashinka_cs_80700/</t>
   </si>
   <si>
     <t>Стационарная мешкозашивочная машина GK 8-1</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_81/</t>
+    <t>https://vialplus.com.ua/ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_81/</t>
   </si>
   <si>
     <t>Станок для зашивки мешков GK S5 + GK 26-1H</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/stanok-dlya-zashivki-meshkov-gk-s5-gk-26-1h/</t>
+    <t>https://vialplus.com.ua/ua/product/stanok-dlya-zashivki-meshkov-gk-s5-gk-26-1h/</t>
   </si>
   <si>
     <t>Мешкозашивочная машина Keestar KP 3000 с аккумулятором 36V</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshkozashivochnaya-mashina-keestar-kp-3000-s-akkumulyatorom-36v/</t>
+    <t>https://vialplus.com.ua/ua/product/meshkozashivochnaya-mashina-keestar-kp-3000-s-akkumulyatorom-36v/</t>
   </si>
   <si>
     <t>Мешкозашивочная машина GK26-1S (ручная)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshkozashivochnaya_mashina_gk261s/</t>
+    <t>https://vialplus.com.ua/ua/product/meshkozashivochnaya_mashina_gk261s/</t>
   </si>
   <si>
     <t xml:space="preserve">Мешкозашивочная машина GK 2200 двухниточная </t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshkozashivochnaya-mashina-gk-2200-dvukhnitochnaya/</t>
+    <t>https://vialplus.com.ua/ua/product/meshkozashivochnaya-mashina-gk-2200-dvukhnitochnaya/</t>
   </si>
   <si>
     <t>Мешкозашивочная машина Keestar KP 2700</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshkozashivochnaya-mashina-keestar-kp2700/</t>
+    <t>https://vialplus.com.ua/ua/product/meshkozashivochnaya-mashina-keestar-kp2700/</t>
   </si>
   <si>
     <t>Мешкозашивочная машина GK26-1А (ручная)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshkozashivochnaya_mashina_gk261a/</t>
+    <t>https://vialplus.com.ua/ua/product/meshkozashivochnaya_mashina_gk261a/</t>
   </si>
   <si>
     <t>Мешкозашивочная машина GK 9-2 (ручная) Shunfa</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshkozashivochnaya_mashina_gk92/</t>
+    <t>https://vialplus.com.ua/ua/product/meshkozashivochnaya_mashina_gk92/</t>
   </si>
   <si>
     <t>Мешкозашивочная машина GK26-2А (ручная)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshkozashivochnaya_mashina_gk262a/</t>
+    <t>https://vialplus.com.ua/ua/product/meshkozashivochnaya_mashina_gk262a/</t>
   </si>
   <si>
     <t>Мешкозашивочная машина GK26-1H (ручная)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshkozashivochnaya_mashina_gk261n/</t>
+    <t>https://vialplus.com.ua/ua/product/meshkozashivochnaya_mashina_gk261n/</t>
   </si>
   <si>
     <t>Мешкозашивочная машина GK2006 (ручная)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshkozashivochnaya_mashina_gk2006a/</t>
+    <t>https://vialplus.com.ua/ua/product/meshkozashivochnaya_mashina_gk2006a/</t>
   </si>
   <si>
     <t xml:space="preserve">Ручная мешкозашивочная машина F300-A YAO HAN  (однониточная) (Тайвань) </t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/ruchnaya-meshkozashivochnaya-mashina-f300-a-yao-han-odnonitochnaya-tayvan/</t>
+    <t>https://vialplus.com.ua/ua/product/ruchnaya-meshkozashivochnaya-mashina-f300-a-yao-han-odnonitochnaya-tayvan/</t>
   </si>
   <si>
     <t>Ручная мешкозашивочная машина F302-A YAO HAN  (двухниточная) (Тайвань)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/ruchnaya-meshkozashivochnaya-mashina-f302-a-yao-han-dvuhnitochnaya-tayvan/</t>
+    <t>https://vialplus.com.ua/ua/product/ruchnaya-meshkozashivochnaya-mashina-f302-a-yao-han-dvuhnitochnaya-tayvan/</t>
   </si>
   <si>
     <t xml:space="preserve">Мешкозашивочная машина N600A (однониточная) YAO HAN </t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/88/</t>
+    <t>https://vialplus.com.ua/ua/product/88/</t>
   </si>
   <si>
     <t>​Мешкозашивочная машина N602A (двухниточная) YAO HAN</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshkozashivka_N602N_dvuxnitochnaya_yao_han/</t>
+    <t>https://vialplus.com.ua/ua/product/meshkozashivka_N602N_dvuxnitochnaya_yao_han/</t>
   </si>
   <si>
     <t xml:space="preserve">Мешкозашивочная машина Fischbein Model Number: 40660 – Standard Model 220 Volt </t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshkozashivochnaya-mashina-fischbein-model-number-40660--standard-model-220-volt/</t>
+    <t>https://vialplus.com.ua/ua/product/meshkozashivochnaya-mashina-fischbein-model-number-40660--standard-model-220-volt/</t>
   </si>
   <si>
     <t>Мешкозашивочная машина Fischbein Model Number: 40755 – Heavy Duty Model 220 Volt</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshkozashivochnaya-mashina-fischbein-model-number-40755--heavy-duty-model-220-volt/</t>
+    <t>https://vialplus.com.ua/ua/product/meshkozashivochnaya-mashina-fischbein-model-number-40755--heavy-duty-model-220-volt/</t>
   </si>
   <si>
     <t>Мешкозашивочная машина Fischbein Model Number: 40245 – Crepe Tape Model 220 Volt</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshkozashivochnaya-mashina-fischbein-model-number-40245--crepe-tape-model-220-volt/</t>
+    <t>https://vialplus.com.ua/ua/product/meshkozashivochnaya-mashina-fischbein-model-number-40245--crepe-tape-model-220-volt/</t>
   </si>
   <si>
     <t>Мешкозашивочная машина GK9-2007</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshkozashivochnaya-mashina-gk9-2007/</t>
+    <t>https://vialplus.com.ua/ua/product/meshkozashivochnaya-mashina-gk9-2007/</t>
   </si>
   <si>
     <t>Мешкозашивочная машина GK 9-2 в аренду</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshkozashivochnaya-mashina-gk9-2-v-arendu/</t>
+    <t>https://vialplus.com.ua/ua/product/meshkozashivochnaya-mashina-gk9-2-v-arendu/</t>
   </si>
   <si>
     <t>Мешкозашивочная машина N320A-220V YAO HAN</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshkozashivochnaya-mashina-n320a-220v-yao-han/</t>
+    <t>https://vialplus.com.ua/ua/product/meshkozashivochnaya-mashina-n320a-220v-yao-han/</t>
   </si>
   <si>
     <t>Оверлок GN 20-2 для пошива биг - бегов</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/overlok_gn_202a/</t>
+    <t>https://vialplus.com.ua/ua/product/overlok_gn_202a/</t>
   </si>
   <si>
     <t>Нитки мешкозашивочные, расходники, аксессуары</t>
   </si>
   <si>
+    <t>Нитка мешкозашивочная без лого для дилеров (крупный опт) 0,2 кг</t>
+  </si>
+  <si>
+    <t>https://vialplus.com.ua/ua/product/nitka-meshkozashivochnaya-bez-logo-dlya-dilerov-krupnyy-opt/</t>
+  </si>
+  <si>
+    <t>Масло для мешкозашивочных машин 0,250 л</t>
+  </si>
+  <si>
+    <t>https://vialplus.com.ua/ua/product/maslo_dlya_meshkozashivochnykh_mashin/</t>
+  </si>
+  <si>
     <t>Нитка небрендированная для дилеров (опт) 0,2 кг</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/nitka-nebrendirovannaya-dlya-dilerov-opt/</t>
-[...11 lines deleted...]
-    <t>https://vialplus.com.ua/product/nitka-meshkozashivochnaya-bez-logo-dlya-dilerov-krupnyy-opt/</t>
+    <t>https://vialplus.com.ua/ua/product/nitka-nebrendirovannaya-dlya-dilerov-opt/</t>
+  </si>
+  <si>
+    <t>Нитка мешкозашивочная без лого для дилеров (крупный опт) 2 кг</t>
+  </si>
+  <si>
+    <t>https://vialplus.com.ua/ua/product/nitka-meshkozashivochnaya-bez-logo-dlya-dilerov-krupnyy-opt/?sku=290</t>
+  </si>
+  <si>
+    <t>Масло для мешкозашивочных машин 0,500 л</t>
+  </si>
+  <si>
+    <t>https://vialplus.com.ua/ua/product/maslo_dlya_meshkozashivochnykh_mashin/?sku=192</t>
   </si>
   <si>
     <t>Нитка небрендированная для дилеров (опт) 2 кг</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/nitka-nebrendirovannaya-dlya-dilerov-opt/?sku=292</t>
-[...11 lines deleted...]
-    <t>https://vialplus.com.ua/product/nitka-meshkozashivochnaya-bez-logo-dlya-dilerov-krupnyy-opt/?sku=290</t>
+    <t>https://vialplus.com.ua/ua/product/nitka-nebrendirovannaya-dlya-dilerov-opt/?sku=292</t>
   </si>
   <si>
     <t>Литол для мешкозашивочных машин</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/litol-dlya-meshkozashivochnykh-mashin/</t>
+    <t>https://vialplus.com.ua/ua/product/litol-dlya-meshkozashivochnykh-mashin/</t>
   </si>
   <si>
     <t>Комплект масла к мешкозашивочной машине 0,250 л</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/komplekt-masla-k-meshkozashivochnoy-mashine/</t>
+    <t>https://vialplus.com.ua/ua/product/komplekt-masla-k-meshkozashivochnoy-mashine/</t>
   </si>
   <si>
     <t>Нитки мешкозашивочные 0,2 кг (цвет белый)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/nitki_meshkozashivochnye/</t>
+    <t>https://vialplus.com.ua/ua/product/nitki_meshkozashivochnye/</t>
   </si>
   <si>
     <t>Нитки мешкозашивочные 0,2 кг (цвет зеленый)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/nitki-meshkozashivochnye-02-kg-tsvet-zelenyy/</t>
+    <t>https://vialplus.com.ua/ua/product/nitki-meshkozashivochnye-02-kg-tsvet-zelenyy/</t>
   </si>
   <si>
     <t>Нитки мешкозашивочные 0,2 кг (цвет черный)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/nitki-meshkozashivochnye-02-kg-tsvet-chernyy/</t>
+    <t>https://vialplus.com.ua/ua/product/nitki-meshkozashivochnye-02-kg-tsvet-chernyy/</t>
   </si>
   <si>
     <t>Нитки мешкозашивочные 2 кг (цвет белый)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshkozashivochnye-nitki-2-kg/</t>
+    <t>https://vialplus.com.ua/ua/product/meshkozashivochnye-nitki-2-kg/</t>
   </si>
   <si>
     <t>Нитки мешкозашивочные 2 кг (цвет зеленый)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/nitki-meshkozashivochnye-2-kg-tsvet-zelenyy/</t>
+    <t>https://vialplus.com.ua/ua/product/nitki-meshkozashivochnye-2-kg-tsvet-zelenyy/</t>
   </si>
   <si>
     <t>Нитки мешкозашивочные 2 кг (цвет черный)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/nitki-meshkozashivochnye-2-kg-tsvet-chernyy/</t>
+    <t>https://vialplus.com.ua/ua/product/nitki-meshkozashivochnye-2-kg-tsvet-chernyy/</t>
   </si>
   <si>
     <t>Нитки мешкозашивочные 0,2 кг (цвет микс) зелено-белые</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/nitki-meshkozashivochnye-02-kg-tsvet-miks/</t>
+    <t>https://vialplus.com.ua/ua/product/nitki-meshkozashivochnye-02-kg-tsvet-miks/</t>
   </si>
   <si>
     <t>Нитки мешкозашивочные 0,2 кг (цвет микс) бело-голубые</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/nitki-meshkozashivochnye-02-kg-tsvet-miks/?sku=298</t>
+    <t>https://vialplus.com.ua/ua/product/nitki-meshkozashivochnye-02-kg-tsvet-miks/?sku=298</t>
   </si>
   <si>
     <t>Нитки мешкозашивочные 0,2 кг (цвет микс) красно-белые</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/nitki-meshkozashivochnye-02-kg-tsvet-miks/?sku=299</t>
+    <t>https://vialplus.com.ua/ua/product/nitki-meshkozashivochnye-02-kg-tsvet-miks/?sku=299</t>
+  </si>
+  <si>
+    <t>Нитки мешкозашивочные 0,2 кг (цвет белый) от 1 коробки (105 шт.)</t>
+  </si>
+  <si>
+    <t>https://vialplus.com.ua/ua/product/nitki-meshkozashivochnye-0-2-kg-tsvet-belyy-ot-1-korobki-105-sht/</t>
   </si>
   <si>
     <t>Нитки мешкозашивочные 5 кг</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/nitki-meshkozashivochnye-5-kg/</t>
-[...5 lines deleted...]
-    <t>https://vialplus.com.ua/product/nitki-meshkozashivochnye-0-2-kg-tsvet-belyy-ot-1-korobki-105-sht/</t>
+    <t>https://vialplus.com.ua/ua/product/nitki-meshkozashivochnye-5-kg/</t>
   </si>
   <si>
     <t>Мешкозашивочные нитки 0,2 кг</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshkozashivochnye-nitki/</t>
+    <t>https://vialplus.com.ua/ua/product/meshkozashivochnye-nitki/</t>
   </si>
   <si>
     <t>Мешкозашивочные нитки 2 кг</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshkozashivochnye-nitki/?sku=274</t>
+    <t>https://vialplus.com.ua/ua/product/meshkozashivochnye-nitki/?sku=274</t>
   </si>
   <si>
     <t>Сбалансированный подвес для GK9-2</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/sbalansirovannyy_podves_dlya_meshkozashivochnoy_mashiny_gk92/</t>
+    <t>https://vialplus.com.ua/ua/product/sbalansirovannyy_podves_dlya_meshkozashivochnoy_mashiny_gk92/</t>
+  </si>
+  <si>
+    <t>Масленка для машинного масла</t>
+  </si>
+  <si>
+    <t>https://vialplus.com.ua/ua/product/maslenka-dlya-mashinnogo-masla/</t>
   </si>
   <si>
     <t>Сбалансированный подвес для GK 26-1A</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/sbalansirovannyy_podves_dlya_meshkozashivochnykh_mashin_serii_gk_26/</t>
-[...5 lines deleted...]
-    <t>https://vialplus.com.ua/product/maslenka-dlya-mashinnogo-masla/</t>
+    <t>https://vialplus.com.ua/ua/product/sbalansirovannyy_podves_dlya_meshkozashivochnykh_mashin_serii_gk_26/</t>
   </si>
   <si>
     <t>Столы для стационарных мешкозашивочных машин</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/stol_dlya_overlokov_i_promyshlennykh_mashin/</t>
+    <t>https://vialplus.com.ua/ua/product/stol_dlya_overlokov_i_promyshlennykh_mashin/</t>
   </si>
   <si>
     <t>Электродвигатель фрикционный Shunfa AOL 12H</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/friktsionnyy_motor/</t>
+    <t>https://vialplus.com.ua/ua/product/friktsionnyy_motor/</t>
   </si>
   <si>
     <t>Иглы для GK9-2</t>
   </si>
   <si>
     <t>Иглы для мешкозашивочных машин</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/igly_dlya_meshkozashivochnykh_mashin/</t>
+    <t>https://vialplus.com.ua/ua/product/igly_dlya_meshkozashivochnykh_mashin/</t>
   </si>
   <si>
     <t>Иглы для GK26-1A</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/igly_dlya_meshkozashivochnykh_mashin/?sku=83</t>
+    <t>https://vialplus.com.ua/ua/product/igly_dlya_meshkozashivochnykh_mashin/?sku=83</t>
   </si>
   <si>
     <t>Иглы для GK8-1</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/igly_dlya_meshkozashivochnykh_mashin/?sku=99</t>
+    <t>https://vialplus.com.ua/ua/product/igly_dlya_meshkozashivochnykh_mashin/?sku=99</t>
   </si>
   <si>
     <t>Иглы для GK8-2</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/igly_dlya_meshkozashivochnykh_mashin/?sku=100</t>
+    <t>https://vialplus.com.ua/ua/product/igly_dlya_meshkozashivochnykh_mashin/?sku=100</t>
   </si>
   <si>
     <t>Иглы для GK8-24</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/igly_dlya_meshkozashivochnykh_mashin/?sku=101</t>
+    <t>https://vialplus.com.ua/ua/product/igly_dlya_meshkozashivochnykh_mashin/?sku=101</t>
   </si>
   <si>
     <t>Иглы для CS80700</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/igly_dlya_meshkozashivochnykh_mashin/?sku=102</t>
+    <t>https://vialplus.com.ua/ua/product/igly_dlya_meshkozashivochnykh_mashin/?sku=102</t>
   </si>
   <si>
     <t>Иглы для GK35-8C</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/igly_dlya_meshkozashivochnykh_mashin/?sku=103</t>
+    <t>https://vialplus.com.ua/ua/product/igly_dlya_meshkozashivochnykh_mashin/?sku=103</t>
   </si>
   <si>
     <t>Иглы GN20-2A</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/igly_dlya_meshkozashivochnykh_mashin/?sku=104</t>
+    <t>https://vialplus.com.ua/ua/product/igly_dlya_meshkozashivochnykh_mashin/?sku=104</t>
   </si>
   <si>
     <t>Креп лента для мешкозашивочных машин</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/krep_lenta_dlya_meshkozashivochnykh_mashin/</t>
+    <t>https://vialplus.com.ua/ua/product/krep_lenta_dlya_meshkozashivochnykh_mashin/</t>
   </si>
   <si>
     <t>Педаль к швейным машинам и оверлокам (металл)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/pedal-k-shveynym-mashinam-i-overlokam-metall/</t>
+    <t>https://vialplus.com.ua/ua/product/pedal-k-shveynym-mashinam-i-overlokam-metall/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -947,51 +947,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/stend-dlya-zashivki-meshkov-kp-s6-kp-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya-mashina-kp3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/stend_dlya_zashivki_meshkov_gks7/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya-mashina-keestar-kp-3000-s-maslenkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_82/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/stend-dlya-zashivki-meshkov-gk-s7-gk-26-1s/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya-mashina-keestar-kp-3000-s-rolikom-dlya-bumazhnykh-meshkov/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_358s/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_358s/?sku=280" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_358s/?sku=281" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_358s/?sku=282" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_358s/?sku=283" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_358s/?sku=284" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_358s/?sku=285" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/stend_dlya_zashivki_meshkov_gks8/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya-mashina-gk-9-370/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_824/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya_mashina_gk9-2_Keestar/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/transportnyy_konveyer_gk_s2/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya-mashina-gk-9-2-keestar-s-rolikom-dlya-bumazhnykh-meshkov/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/statsionarnaya_meshkozashivochnaya_mashinka_cs_80700/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_81/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/stanok-dlya-zashivki-meshkov-gk-s5-gk-26-1h/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya-mashina-keestar-kp-3000-s-akkumulyatorom-36v/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya_mashina_gk261s/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya-mashina-gk-2200-dvukhnitochnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya-mashina-keestar-kp2700/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya_mashina_gk261a/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya_mashina_gk92/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya_mashina_gk262a/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya_mashina_gk261n/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya_mashina_gk2006a/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/ruchnaya-meshkozashivochnaya-mashina-f300-a-yao-han-odnonitochnaya-tayvan/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/ruchnaya-meshkozashivochnaya-mashina-f302-a-yao-han-dvuhnitochnaya-tayvan/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/88/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivka_N602N_dvuxnitochnaya_yao_han/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya-mashina-fischbein-model-number-40660--standard-model-220-volt/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya-mashina-fischbein-model-number-40755--heavy-duty-model-220-volt/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya-mashina-fischbein-model-number-40245--crepe-tape-model-220-volt/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya-mashina-gk9-2007/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya-mashina-gk9-2-v-arendu/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnaya-mashina-n320a-220v-yao-han/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/overlok_gn_202a/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/nitka-nebrendirovannaya-dlya-dilerov-opt/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/maslo_dlya_meshkozashivochnykh_mashin/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/nitka-meshkozashivochnaya-bez-logo-dlya-dilerov-krupnyy-opt/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/nitka-nebrendirovannaya-dlya-dilerov-opt/?sku=292" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/maslo_dlya_meshkozashivochnykh_mashin/?sku=192" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/nitka-meshkozashivochnaya-bez-logo-dlya-dilerov-krupnyy-opt/?sku=290" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/litol-dlya-meshkozashivochnykh-mashin/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/komplekt-masla-k-meshkozashivochnoy-mashine/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/nitki_meshkozashivochnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/nitki-meshkozashivochnye-02-kg-tsvet-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/nitki-meshkozashivochnye-02-kg-tsvet-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnye-nitki-2-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/nitki-meshkozashivochnye-2-kg-tsvet-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/nitki-meshkozashivochnye-2-kg-tsvet-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/nitki-meshkozashivochnye-02-kg-tsvet-miks/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/nitki-meshkozashivochnye-02-kg-tsvet-miks/?sku=298" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/nitki-meshkozashivochnye-02-kg-tsvet-miks/?sku=299" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/nitki-meshkozashivochnye-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/nitki-meshkozashivochnye-0-2-kg-tsvet-belyy-ot-1-korobki-105-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnye-nitki/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshkozashivochnye-nitki/?sku=274" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/sbalansirovannyy_podves_dlya_meshkozashivochnoy_mashiny_gk92/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/sbalansirovannyy_podves_dlya_meshkozashivochnykh_mashin_serii_gk_26/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/maslenka-dlya-mashinnogo-masla/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/stol_dlya_overlokov_i_promyshlennykh_mashin/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/friktsionnyy_motor/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/igly_dlya_meshkozashivochnykh_mashin/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/igly_dlya_meshkozashivochnykh_mashin/?sku=83" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/igly_dlya_meshkozashivochnykh_mashin/?sku=99" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/igly_dlya_meshkozashivochnykh_mashin/?sku=100" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/igly_dlya_meshkozashivochnykh_mashin/?sku=101" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/igly_dlya_meshkozashivochnykh_mashin/?sku=102" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/igly_dlya_meshkozashivochnykh_mashin/?sku=103" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/igly_dlya_meshkozashivochnykh_mashin/?sku=104" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/krep_lenta_dlya_meshkozashivochnykh_mashin/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/pedal-k-shveynym-mashinam-i-overlokam-metall/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshkozashivochnaya-mashina-kp3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/stend-dlya-zashivki-meshkov-kp-s6-kp-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshkozashivochnaya-mashina-keestar-kp-3000-s-maslenkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/stend_dlya_zashivki_meshkov_gks7/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_82/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/stend-dlya-zashivki-meshkov-gk-s7-gk-26-1s/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshkozashivochnaya-mashina-keestar-kp-3000-s-rolikom-dlya-bumazhnykh-meshkov/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_358s/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_358s/?sku=280" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_358s/?sku=281" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_358s/?sku=282" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_358s/?sku=283" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_358s/?sku=284" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_358s/?sku=285" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_824/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshkozashivochnaya-mashina-gk-9-370/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/stend_dlya_zashivki_meshkov_gks8/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/transportnyy_konveyer_gk_s2/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshkozashivochnaya-mashina-gk-9-2-keestar-s-rolikom-dlya-bumazhnykh-meshkov/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshkozashivochnaya_mashina_gk9-2_Keestar/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/statsionarnaya_meshkozashivochnaya_mashinka_cs_80700/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/statsionarnaya_meshkozashivochnaya_mashina_gk_81/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/stanok-dlya-zashivki-meshkov-gk-s5-gk-26-1h/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshkozashivochnaya-mashina-keestar-kp-3000-s-akkumulyatorom-36v/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshkozashivochnaya_mashina_gk261s/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshkozashivochnaya-mashina-gk-2200-dvukhnitochnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshkozashivochnaya-mashina-keestar-kp2700/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshkozashivochnaya_mashina_gk261a/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshkozashivochnaya_mashina_gk92/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshkozashivochnaya_mashina_gk262a/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshkozashivochnaya_mashina_gk261n/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshkozashivochnaya_mashina_gk2006a/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/ruchnaya-meshkozashivochnaya-mashina-f300-a-yao-han-odnonitochnaya-tayvan/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/ruchnaya-meshkozashivochnaya-mashina-f302-a-yao-han-dvuhnitochnaya-tayvan/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/88/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshkozashivka_N602N_dvuxnitochnaya_yao_han/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshkozashivochnaya-mashina-fischbein-model-number-40660--standard-model-220-volt/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshkozashivochnaya-mashina-fischbein-model-number-40755--heavy-duty-model-220-volt/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshkozashivochnaya-mashina-fischbein-model-number-40245--crepe-tape-model-220-volt/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshkozashivochnaya-mashina-gk9-2007/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshkozashivochnaya-mashina-gk9-2-v-arendu/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshkozashivochnaya-mashina-n320a-220v-yao-han/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/overlok_gn_202a/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/nitka-meshkozashivochnaya-bez-logo-dlya-dilerov-krupnyy-opt/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/maslo_dlya_meshkozashivochnykh_mashin/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/nitka-nebrendirovannaya-dlya-dilerov-opt/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/nitka-meshkozashivochnaya-bez-logo-dlya-dilerov-krupnyy-opt/?sku=290" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/maslo_dlya_meshkozashivochnykh_mashin/?sku=192" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/nitka-nebrendirovannaya-dlya-dilerov-opt/?sku=292" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/litol-dlya-meshkozashivochnykh-mashin/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/komplekt-masla-k-meshkozashivochnoy-mashine/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/nitki_meshkozashivochnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/nitki-meshkozashivochnye-02-kg-tsvet-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/nitki-meshkozashivochnye-02-kg-tsvet-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshkozashivochnye-nitki-2-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/nitki-meshkozashivochnye-2-kg-tsvet-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/nitki-meshkozashivochnye-2-kg-tsvet-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/nitki-meshkozashivochnye-02-kg-tsvet-miks/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/nitki-meshkozashivochnye-02-kg-tsvet-miks/?sku=298" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/nitki-meshkozashivochnye-02-kg-tsvet-miks/?sku=299" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/nitki-meshkozashivochnye-0-2-kg-tsvet-belyy-ot-1-korobki-105-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/nitki-meshkozashivochnye-5-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshkozashivochnye-nitki/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshkozashivochnye-nitki/?sku=274" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/sbalansirovannyy_podves_dlya_meshkozashivochnoy_mashiny_gk92/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/maslenka-dlya-mashinnogo-masla/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/sbalansirovannyy_podves_dlya_meshkozashivochnykh_mashin_serii_gk_26/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/stol_dlya_overlokov_i_promyshlennykh_mashin/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/friktsionnyy_motor/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/igly_dlya_meshkozashivochnykh_mashin/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/igly_dlya_meshkozashivochnykh_mashin/?sku=83" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/igly_dlya_meshkozashivochnykh_mashin/?sku=99" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/igly_dlya_meshkozashivochnykh_mashin/?sku=100" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/igly_dlya_meshkozashivochnykh_mashin/?sku=101" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/igly_dlya_meshkozashivochnykh_mashin/?sku=102" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/igly_dlya_meshkozashivochnykh_mashin/?sku=103" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/igly_dlya_meshkozashivochnykh_mashin/?sku=104" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/krep_lenta_dlya_meshkozashivochnykh_mashin/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/pedal-k-shveynym-mashinam-i-overlokam-metall/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F86"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F86" sqref="F86"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -1024,99 +1024,99 @@
         <v>4</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="10"/>
       <c r="C6" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="6"/>
       <c r="F6" s="14">
-        <v>15000</v>
+        <v>5000</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="10"/>
       <c r="C7" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="6"/>
       <c r="F7" s="14">
-        <v>5000</v>
+        <v>15000</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="10"/>
       <c r="C8" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E8" s="6"/>
       <c r="F8" s="14">
-        <v>14000</v>
+        <v>5000</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="10"/>
       <c r="C9" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>15</v>
       </c>
       <c r="E9" s="6"/>
       <c r="F9" s="14">
-        <v>5000</v>
+        <v>14000</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="10"/>
       <c r="C10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E10" s="6"/>
       <c r="F10" s="14">
         <v>16000</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="10"/>
       <c r="C11" s="7" t="s">
         <v>18</v>
@@ -1248,137 +1248,137 @@
       <c r="B19" s="10"/>
       <c r="C19" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>35</v>
       </c>
       <c r="E19" s="6"/>
       <c r="F19" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="10"/>
       <c r="C20" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>37</v>
       </c>
       <c r="E20" s="6"/>
       <c r="F20" s="14">
-        <v>65000</v>
+        <v>28000</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="10"/>
       <c r="C21" s="7" t="s">
         <v>38</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E21" s="6">
         <v>0</v>
       </c>
       <c r="F21" s="14">
         <v>1800</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="10"/>
       <c r="C22" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>41</v>
       </c>
       <c r="E22" s="6"/>
       <c r="F22" s="14">
-        <v>28000</v>
+        <v>65000</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="10"/>
       <c r="C23" s="7" t="s">
         <v>42</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="E23" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E23" s="6"/>
       <c r="F23" s="14">
-        <v>2500</v>
+        <v>98000</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="10"/>
       <c r="C24" s="7" t="s">
         <v>44</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>45</v>
       </c>
-      <c r="E24" s="6"/>
+      <c r="E24" s="6">
+        <v>0</v>
+      </c>
       <c r="F24" s="14">
-        <v>98000</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="10"/>
       <c r="C25" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>47</v>
       </c>
       <c r="E25" s="6">
         <v>0</v>
       </c>
       <c r="F25" s="14">
-        <v>1700</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="10"/>
       <c r="C26" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>49</v>
       </c>
       <c r="E26" s="6">
         <v>0</v>
       </c>
       <c r="F26" s="14">
         <v>36400</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="10"/>
@@ -2066,71 +2066,71 @@
       <c r="B67" s="10"/>
       <c r="C67" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>128</v>
       </c>
       <c r="E67" s="6">
         <v>0</v>
       </c>
       <c r="F67" s="14">
         <v>50</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
         <v>18</v>
       </c>
       <c r="B68" s="10"/>
       <c r="C68" s="7" t="s">
         <v>129</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="E68" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E68" s="6"/>
       <c r="F68" s="14">
-        <v>0</v>
+        <v>50</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4">
         <v>19</v>
       </c>
       <c r="B69" s="10"/>
       <c r="C69" s="7" t="s">
         <v>131</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>132</v>
       </c>
-      <c r="E69" s="6"/>
+      <c r="E69" s="6">
+        <v>0</v>
+      </c>
       <c r="F69" s="14">
-        <v>50</v>
+        <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
         <v>20</v>
       </c>
       <c r="B70" s="10"/>
       <c r="C70" s="7" t="s">
         <v>133</v>
       </c>
       <c r="D70" s="6" t="s">
         <v>134</v>
       </c>
       <c r="E70" s="6"/>
       <c r="F70" s="14">
         <v>50</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
         <v>21</v>
       </c>
       <c r="B71" s="10"/>
       <c r="C71" s="7" t="s">
         <v>135</v>
@@ -2148,71 +2148,71 @@
         <v>22</v>
       </c>
       <c r="B72" s="10"/>
       <c r="C72" s="7" t="s">
         <v>137</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>138</v>
       </c>
       <c r="E72" s="6"/>
       <c r="F72" s="14">
         <v>550</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="4">
         <v>23</v>
       </c>
       <c r="B73" s="10"/>
       <c r="C73" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D73" s="6" t="s">
         <v>140</v>
       </c>
-      <c r="E73" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E73" s="6"/>
       <c r="F73" s="14">
-        <v>0</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="4">
         <v>24</v>
       </c>
       <c r="B74" s="10"/>
       <c r="C74" s="7" t="s">
         <v>141</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>142</v>
       </c>
-      <c r="E74" s="6"/>
+      <c r="E74" s="6">
+        <v>0</v>
+      </c>
       <c r="F74" s="14">
-        <v>225</v>
+        <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="4">
         <v>25</v>
       </c>
       <c r="B75" s="10"/>
       <c r="C75" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D75" s="6" t="s">
         <v>144</v>
       </c>
       <c r="E75" s="6"/>
       <c r="F75" s="14">
         <v>3640</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="4">
         <v>26</v>
       </c>
       <c r="B76" s="10"/>
       <c r="C76" s="7" t="s">
         <v>145</v>