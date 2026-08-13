--- v0 (2026-05-22)
+++ v1 (2026-08-13)
@@ -40,152 +40,152 @@
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Мешки полипропиленовые</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
+    <t>Мешки полипропиленовые нестандартные 120x100 см 135 грамм (Туркменистан)</t>
+  </si>
+  <si>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-120x100-sm-tailand/</t>
+  </si>
+  <si>
     <t>Мешки полипропиленовые нестандартные 120x100 см (Украина)</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-120x100-ukraina/</t>
   </si>
   <si>
-    <t>Мешки полипропиленовые нестандартные 120x100 см 135 грамм (Туркменистан)</t>
-[...4 lines deleted...]
-  <si>
     <t>у12</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 5 кг 45х30 см 15 г (Украина)</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/polipropilenovye_meshki_45kh30/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые нестандартные 150x100 см (Украина)</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-100x150-ukraina/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 50 кг 105х55 см 52 г (Украина)</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-52g-ukraina/</t>
   </si>
   <si>
     <t>у11</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 10 кг 55х40 см 24 г (Украина)</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/polipropilenovye_meshki_55kh40/</t>
   </si>
   <si>
     <t>Рукав полипропиленовый белый (мешочная ткань)</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/rukav-polipropilenovyy-belyy-meshochnaya-tkan/</t>
   </si>
   <si>
+    <t>Мешки полипропиленовые 45х30 см белый (Китай) белый</t>
+  </si>
+  <si>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-35x45-belyy-kitay/</t>
+  </si>
+  <si>
+    <t>Мешки полипропиленовые нестандартные 200x100 см (Украина)</t>
+  </si>
+  <si>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-100x200-ukraina/</t>
+  </si>
+  <si>
+    <t>Мешки полипропиленовые 55х40 см белый (Китай) белый</t>
+  </si>
+  <si>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-55x40-belyy-kitay/</t>
+  </si>
+  <si>
+    <t>Рукав полипропиленовый для биг бегов</t>
+  </si>
+  <si>
+    <t>https://vialplus.com.ua/product/rukav-polipropilenovyy-dlya-big-begov/</t>
+  </si>
+  <si>
     <t>Мешки полипропиленовые 25 кг 75х50 см 32 г (Украина) белый (32 грамм)</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/meshki-polipropilenovye-25-kg-75kh50-sm-32-g-ukraina/</t>
   </si>
   <si>
-    <t>Мешки полипропиленовые нестандартные 200x100 см (Украина)</t>
-[...16 lines deleted...]
-  <si>
     <t>Мешки полипропиленовые 50 кг 105х55 см 62г (Украина)</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-62g-ukraina/</t>
   </si>
   <si>
-    <t>Мешки полипропиленовые 45х30 см белый (Китай) белый</t>
-[...4 lines deleted...]
-  <si>
     <t>Мешки полипропиленовые 50 кг 105х55 см 48 г (Украина)</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/meshki-polipropilenovye-105kh55-oblegchennyy-48/</t>
   </si>
   <si>
+    <t>Мешки полипропиленовые 25 кг 75х50 см 36 г (Украина) белый (41 грамм)</t>
+  </si>
+  <si>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-36-g-belyy-ukraina/</t>
+  </si>
+  <si>
     <t>Мешки полипропиленовые 40 кг 90х50 см белый (Украина) белый</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/meshki-polipropilenovye-90kh50-belyy-ukraina/</t>
   </si>
   <si>
-    <t>Мешки полипропиленовые 25 кг 75х50 см 36 г (Украина) белый (41 грамм)</t>
-[...4 lines deleted...]
-  <si>
     <t>Мешки полипропиленовые 40 кг 90х50 см 52 г (Туркменистан) белый</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/meshki-polipropilenovye-90kh50-sm-52-g-tailand/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые нестандартные 150x100 см 169 грамм (Туркменистан)</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-150x100-sm-tailand/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые нестандартные 200х100 см 225 грамм (Туркменистан)</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-200kh100-sm-225-gramm-tailand/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 25 кг 75х50 см 41г (Украина) белый (41 грамм)</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-41g-belyy-ukraina/</t>
   </si>
   <si>
     <t>у05</t>
@@ -229,101 +229,101 @@
   <si>
     <t>Мешки полипропиленовые 105х55 см зеленый (Китай) зеленый</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/meshki-polipropilenovye-105kh55-zeleniy-kitay/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 105х55 см желтый (Китай) желтый/хаки</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/meshki-polipropilenovye-105kh55-zheltyy-kitay/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 50 кг 105х55 см 70г (Украина)</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-70g-ukraina/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 105х55 см белый (Китай) белый</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/meshki-polipropilenovye-105kh55-belyy-kitay/</t>
   </si>
   <si>
+    <t>Мешки полипропиленовые 50 кг 105х55 см 62 г (импорт)</t>
+  </si>
+  <si>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-62-g-import/</t>
+  </si>
+  <si>
+    <t>Мешки полипропиленовые больших размеров</t>
+  </si>
+  <si>
+    <t>https://vialplus.com.ua/product/meshki_polipropilenovye_bolshikh_razmerov/</t>
+  </si>
+  <si>
     <t>Мешки полипропиленовые 50 кг 105х55 см 80 г (Украина)</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-80g-ukraina/</t>
   </si>
   <si>
-    <t>Мешки полипропиленовые 50 кг 105х55 см 62 г (импорт)</t>
-[...10 lines deleted...]
-  <si>
     <t>Мешки полипропиленовые 50 кг 105х55 см 51 г (Индия)</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-51-g-indiya/</t>
   </si>
   <si>
+    <t>Мешки полипропиленовые нестандартные 100x200 (Китай) желтый/хаки</t>
+  </si>
+  <si>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-100x200-kitay/</t>
+  </si>
+  <si>
     <t>Мешки полипропиленовые 50 кг 105х60 см 110 г (Украина)</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/meshki-polipropilenovye-50-kg-105kh60-sm-110-g-ukraina/</t>
   </si>
   <si>
-    <t>Мешки полипропиленовые нестандартные 100x200 (Китай) желтый/хаки</t>
-[...2 lines deleted...]
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-100x200-kitay/</t>
+    <t>у24</t>
+  </si>
+  <si>
+    <t>Мешки полипропиленовые 50 кг 105х55 см (Украина) белый  (48 грамм) 460 ден</t>
+  </si>
+  <si>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-beliy-105kh55/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 50 кг 105х55 см 63 г (Турция)</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-63-g-turtsiya/</t>
   </si>
   <si>
-    <t>у24</t>
-[...7 lines deleted...]
-  <si>
     <t>у04</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 50 кг 105х55 см (Украина) белый (52 грамма) 480 ден</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/meshki-polipropilenovye-beliy-105kh55/?sku=158</t>
   </si>
   <si>
     <t>у03</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 50 кг 105х55 см (Украина) белый (62 грамма) 600 ден</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/meshki-polipropilenovye-beliy-105kh55/?sku=1</t>
   </si>
   <si>
     <t>у02</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 50 кг 105х55 см (Украина) белый (70 грамма) 660 ден</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/meshki-polipropilenovye-beliy-105kh55/?sku=107</t>
@@ -379,60 +379,60 @@
   <si>
     <t>Мешки полипропиленовые 50 кг 110х55 см 73 г (импорт)</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/meshki-polipropilenovye-50-kg-110kh55-sm-73-g-import/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые нестандартные 100x150 (Китай) желтый/хаки</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-100x150-kitay/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 50 кг 105х55 см 80 г (Туркменистан)</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/meshki-polipropilenovye-50-kg-105kh55-sm-80-g-turkmenistan/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 25 кг 75х50 см 63 г (Украина) белый (41 грамм)</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-63g-belyy-ukraina/</t>
   </si>
   <si>
+    <t>Мешки полипропиленовые 50 кг 105х55 см 75 г (Туркменистан)</t>
+  </si>
+  <si>
+    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-75gr/</t>
+  </si>
+  <si>
     <t>Мешки полипропиленовые 25 кг 75х50 см 70г (Украина) белый (41 грамм)</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-90g-belyy-ukraina/</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-75gr/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 75х50 см желтый (Китай) желтый/хаки</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/meshki-polipropilenovye-75x50-zheltyy-kitay/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 50 кг 105х55 см 70 г (Туркменистан)</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-70g-tailand/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 50 кг 105х55 см 65 г Индия</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/meshki-polipropilenovye-50-kg-105kh55-sm-65-g-indiya/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 50 кг 105х55 см 90 г (Украина)</t>
   </si>
   <si>
     <t>https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-90g-ukraina/</t>
   </si>
@@ -1181,51 +1181,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-120x100-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-120x100-sm-tailand/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/polipropilenovye_meshki_45kh30/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-100x150-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-52g-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/polipropilenovye_meshki_55kh40/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/rukav-polipropilenovyy-belyy-meshochnaya-tkan/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-25-kg-75kh50-sm-32-g-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-100x200-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-55x40-belyy-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/rukav-polipropilenovyy-dlya-big-begov/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-62g-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-35x45-belyy-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-105kh55-oblegchennyy-48/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-90kh50-belyy-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-36-g-belyy-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-90kh50-sm-52-g-tailand/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-150x100-sm-tailand/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-200kh100-sm-225-gramm-tailand/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-41g-belyy-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-brak-nelikvid-bu/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-90x50-zheltyy-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-brak-nelikvid-bu/?sku=205" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-51g-belyy-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-50-g-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-42-g-tailand/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-105kh55-zeleniy-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-105kh55-zheltyy-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-70g-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-105kh55-belyy-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-80g-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-62-g-import/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki_polipropilenovye_bolshikh_razmerov/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-51-g-indiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-50-kg-105kh60-sm-110-g-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-100x200-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-63-g-turtsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-beliy-105kh55/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-beliy-105kh55/?sku=158" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-beliy-105kh55/?sku=1" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-beliy-105kh55/?sku=107" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-beliy-105kh55/?sku=108" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-80x140-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-48g-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-65-g-turkmenistan/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-48-g-import/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-80x110-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-38-g-belyy-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-50-kg-110kh55-sm-73-g-import/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-100x150-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-50-kg-105kh55-sm-80-g-turkmenistan/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-63g-belyy-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-90g-belyy-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-75gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-75x50-zheltyy-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-70g-tailand/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-50-kg-105kh55-sm-65-g-indiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-90g-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-import/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-110kh55-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/polipropilenovye_meshki_75kh50/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/polipropilenovye_meshki_75kh50/?sku=366" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/polipropilenovye_meshki_75kh50/?sku=2" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/polipropilenovye_meshki_75kh50/?sku=220" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-zakaz-ot-5000-sht-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-s-logotipom/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-120x60-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-120x60-ukraina-110-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki_polipropilenovyye_dlya_zerna_i_krup/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/polipropilenovye-meshki-dlya-muki/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-vysevku-53-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-zernovye/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-produkty-pitaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/polipropilenovye-meshki-dlya-kartofelya/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pishchevye/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-bakaleyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-dlya-kombikorma/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-pellety/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-ovoshchi/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-frukty/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-bobovye/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-orekh/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-spetsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-dlya-upakovki-posylok/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-opilki-struzhku-shchepu/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-tabletirovannuyu-sol/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-pisok/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-pisok/?sku=76" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/&#8203;polipropilenovyye_meshki_dlya_soli/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-ugol/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-kamennyy-ugol/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-brikety/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-metizy/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-keramzit/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-mnogotsvetnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/tsvetnye_meshki_polipropilenovye/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-dlya-udobreniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-sakharnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-sakhar-sakharnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-s-klapanom/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-prozrachnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-laminirovannye/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki_polipropilenovye_s_vkladyshem/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-optom/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-v-roznitsu/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polietilenovye-110kh55-sm-75-g-import/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polietilenovye-90kh55-sm-62-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polietilenovye-90kh55-sm-62-g/?sku=420" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polietilenovye-75kh55-sm-52-g-import/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshok-polipropilenovyy-40-kg-90kh55-sm-42-g-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshok-polipropilenovyy-90kh55-oblegchennyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki_dlya_stroitelnogo_musora_polipropilenovye_meshki/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-120x100-sm-tailand/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-120x100-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/polipropilenovye_meshki_45kh30/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-100x150-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-52g-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/polipropilenovye_meshki_55kh40/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/rukav-polipropilenovyy-belyy-meshochnaya-tkan/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-35x45-belyy-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-100x200-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-55x40-belyy-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/rukav-polipropilenovyy-dlya-big-begov/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-25-kg-75kh50-sm-32-g-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-62g-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-105kh55-oblegchennyy-48/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-36-g-belyy-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-90kh50-belyy-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-90kh50-sm-52-g-tailand/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-150x100-sm-tailand/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-200kh100-sm-225-gramm-tailand/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-41g-belyy-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-brak-nelikvid-bu/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-90x50-zheltyy-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-brak-nelikvid-bu/?sku=205" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-51g-belyy-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-50-g-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-42-g-tailand/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-105kh55-zeleniy-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-105kh55-zheltyy-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-70g-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-105kh55-belyy-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-62-g-import/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki_polipropilenovye_bolshikh_razmerov/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-80g-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-51-g-indiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-100x200-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-50-kg-105kh60-sm-110-g-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-beliy-105kh55/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-63-g-turtsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-beliy-105kh55/?sku=158" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-beliy-105kh55/?sku=1" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-beliy-105kh55/?sku=107" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-beliy-105kh55/?sku=108" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-80x140-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-48g-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-65-g-turkmenistan/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-48-g-import/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-80x110-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-38-g-belyy-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-50-kg-110kh55-sm-73-g-import/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-100x150-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-50-kg-105kh55-sm-80-g-turkmenistan/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-63g-belyy-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-75gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-90g-belyy-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-75x50-zheltyy-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-70g-tailand/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-50-kg-105kh55-sm-65-g-indiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-90g-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-import/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-110kh55-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/polipropilenovye_meshki_75kh50/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/polipropilenovye_meshki_75kh50/?sku=366" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/polipropilenovye_meshki_75kh50/?sku=2" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/polipropilenovye_meshki_75kh50/?sku=220" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-zakaz-ot-5000-sht-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-s-logotipom/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-120x60-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-120x60-ukraina-110-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki_polipropilenovyye_dlya_zerna_i_krup/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/polipropilenovye-meshki-dlya-muki/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-vysevku-53-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-zernovye/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-produkty-pitaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/polipropilenovye-meshki-dlya-kartofelya/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pishchevye/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-bakaleyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-dlya-kombikorma/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-pellety/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-ovoshchi/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-frukty/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-bobovye/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-orekh/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-spetsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-dlya-upakovki-posylok/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-opilki-struzhku-shchepu/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-tabletirovannuyu-sol/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-pisok/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-pisok/?sku=76" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/&#8203;polipropilenovyye_meshki_dlya_soli/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-ugol/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-kamennyy-ugol/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-brikety/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-metizy/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-keramzit/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-mnogotsvetnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/tsvetnye_meshki_polipropilenovye/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-dlya-udobreniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-sakharnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-sakhar-sakharnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-s-klapanom/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-prozrachnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-laminirovannye/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki_polipropilenovye_s_vkladyshem/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-optom/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-v-roznitsu/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polietilenovye-110kh55-sm-75-g-import/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polietilenovye-90kh55-sm-62-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polietilenovye-90kh55-sm-62-g/?sku=420" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polietilenovye-75kh55-sm-52-g-import/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshok-polipropilenovyy-40-kg-90kh55-sm-42-g-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshok-polipropilenovyy-90kh55-oblegchennyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki_dlya_stroitelnogo_musora_polipropilenovye_meshki/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F121"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F121" sqref="F121"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -1256,71 +1256,71 @@
       </c>
       <c r="C5" s="11" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="10"/>
       <c r="C6" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="E6" s="6"/>
+      <c r="E6" s="6">
+        <v>0</v>
+      </c>
       <c r="F6" s="14">
-        <v>23.2</v>
+        <v>11.03</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="10"/>
       <c r="C7" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="E7" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E7" s="6"/>
       <c r="F7" s="14">
-        <v>11.03</v>
+        <v>23.2</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="6"/>
       <c r="F8" s="14">
         <v>2.6</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="10"/>
@@ -1376,53 +1376,55 @@
         <v>7</v>
       </c>
       <c r="B12" s="10"/>
       <c r="C12" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>23</v>
       </c>
       <c r="E12" s="6"/>
       <c r="F12" s="14">
         <v>98.40000000000001</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="10"/>
       <c r="C13" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="E13" s="6"/>
+      <c r="E13" s="6">
+        <v>0</v>
+      </c>
       <c r="F13" s="14">
-        <v>4.64</v>
+        <v>2</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="10"/>
       <c r="C14" s="7" t="s">
         <v>26</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>27</v>
       </c>
       <c r="E14" s="6"/>
       <c r="F14" s="14">
         <v>35.86</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="10"/>
       <c r="C15" s="7" t="s">
         <v>28</v>
@@ -1446,121 +1448,119 @@
         <v>30</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>31</v>
       </c>
       <c r="E16" s="6">
         <v>0</v>
       </c>
       <c r="F16" s="14">
         <v>100.5</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="10"/>
       <c r="C17" s="7" t="s">
         <v>32</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E17" s="6"/>
       <c r="F17" s="14">
-        <v>8.24</v>
+        <v>4.64</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="10"/>
       <c r="C18" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="E18" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E18" s="6"/>
       <c r="F18" s="14">
-        <v>2</v>
+        <v>8.24</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="10"/>
       <c r="C19" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>37</v>
       </c>
       <c r="E19" s="6"/>
       <c r="F19" s="14">
         <v>6.56</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="10"/>
       <c r="C20" s="7" t="s">
         <v>38</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E20" s="6">
         <v>0</v>
       </c>
       <c r="F20" s="14">
-        <v>4.3</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="10"/>
       <c r="C21" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>41</v>
       </c>
       <c r="E21" s="6">
         <v>0</v>
       </c>
       <c r="F21" s="14">
-        <v>0.2</v>
+        <v>4.3</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="10"/>
       <c r="C22" s="7" t="s">
         <v>42</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>43</v>
       </c>
       <c r="E22" s="6">
         <v>0</v>
       </c>
       <c r="F22" s="14">
         <v>3.8</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="10"/>
@@ -1778,177 +1778,177 @@
       <c r="B35" s="10"/>
       <c r="C35" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>70</v>
       </c>
       <c r="E35" s="6">
         <v>0</v>
       </c>
       <c r="F35" s="14">
         <v>4.7</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="10"/>
       <c r="C36" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>72</v>
       </c>
-      <c r="E36" s="6"/>
+      <c r="E36" s="6">
+        <v>0</v>
+      </c>
       <c r="F36" s="14">
-        <v>10.4</v>
+        <v>5.7</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="10"/>
       <c r="C37" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>74</v>
       </c>
       <c r="E37" s="6">
         <v>0</v>
       </c>
       <c r="F37" s="14">
-        <v>5.7</v>
+        <v>12.7</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>33</v>
       </c>
       <c r="B38" s="10"/>
       <c r="C38" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>76</v>
       </c>
-      <c r="E38" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E38" s="6"/>
       <c r="F38" s="14">
-        <v>12.7</v>
+        <v>10.4</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="10"/>
       <c r="C39" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>78</v>
       </c>
       <c r="E39" s="6">
         <v>0</v>
       </c>
       <c r="F39" s="14">
         <v>7.02</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="10"/>
       <c r="C40" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>80</v>
       </c>
-      <c r="E40" s="6"/>
+      <c r="E40" s="6">
+        <v>0</v>
+      </c>
       <c r="F40" s="14">
-        <v>14.06</v>
+        <v>15.7</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>36</v>
       </c>
       <c r="B41" s="10"/>
       <c r="C41" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>82</v>
       </c>
-      <c r="E41" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E41" s="6"/>
       <c r="F41" s="14">
-        <v>15.7</v>
+        <v>14.06</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>37</v>
       </c>
-      <c r="B42" s="10"/>
+      <c r="B42" s="10" t="s">
+        <v>83</v>
+      </c>
       <c r="C42" s="7" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D42" s="6" t="s">
-        <v>84</v>
-[...3 lines deleted...]
-      </c>
+        <v>85</v>
+      </c>
+      <c r="E42" s="6"/>
       <c r="F42" s="14">
-        <v>4.5</v>
+        <v>6.56</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
-      <c r="B43" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B43" s="10"/>
       <c r="C43" s="7" t="s">
         <v>86</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>87</v>
       </c>
-      <c r="E43" s="6"/>
+      <c r="E43" s="6">
+        <v>0</v>
+      </c>
       <c r="F43" s="14">
-        <v>6.56</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="10" t="s">
         <v>88</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>89</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>90</v>
       </c>
       <c r="E44" s="6">
         <v>0</v>
       </c>
       <c r="F44" s="14">
         <v>6.9</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
@@ -2178,69 +2178,69 @@
       <c r="D57" s="6" t="s">
         <v>120</v>
       </c>
       <c r="E57" s="6">
         <v>0</v>
       </c>
       <c r="F57" s="14">
         <v>4.5</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
         <v>53</v>
       </c>
       <c r="B58" s="10"/>
       <c r="C58" s="7" t="s">
         <v>121</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>122</v>
       </c>
       <c r="E58" s="6">
         <v>0</v>
       </c>
       <c r="F58" s="14">
-        <v>5.1</v>
+        <v>5.8</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4">
         <v>54</v>
       </c>
       <c r="B59" s="10"/>
       <c r="C59" s="7" t="s">
         <v>123</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>124</v>
       </c>
       <c r="E59" s="6">
         <v>0</v>
       </c>
       <c r="F59" s="14">
-        <v>5.8</v>
+        <v>5.1</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
         <v>55</v>
       </c>
       <c r="B60" s="10"/>
       <c r="C60" s="7" t="s">
         <v>125</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>126</v>
       </c>
       <c r="E60" s="6">
         <v>0</v>
       </c>
       <c r="F60" s="14">
         <v>3.2</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
         <v>56</v>
       </c>
       <c r="B61" s="10"/>