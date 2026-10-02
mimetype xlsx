--- v1 (2026-08-13)
+++ v2 (2026-10-02)
@@ -43,759 +43,759 @@
   <si>
     <t>Мешки полипропиленовые</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
     <t>Мешки полипропиленовые нестандартные 120x100 см 135 грамм (Туркменистан)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-120x100-sm-tailand/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-nestandartnye-120x100-sm-tailand/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые нестандартные 120x100 см (Украина)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-120x100-ukraina/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-nestandartnye-120x100-ukraina/</t>
+  </si>
+  <si>
+    <t>Мешки полипропиленовые 50 кг 105х55 см 52 г (Украина)</t>
+  </si>
+  <si>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-52g-ukraina/</t>
+  </si>
+  <si>
+    <t>у11</t>
+  </si>
+  <si>
+    <t>Мешки полипропиленовые 10 кг 55х40 см 24 г (Украина)</t>
+  </si>
+  <si>
+    <t>https://vialplus.com.ua/ua/product/polipropilenovye_meshki_55kh40/</t>
   </si>
   <si>
     <t>у12</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 5 кг 45х30 см 15 г (Украина)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/polipropilenovye_meshki_45kh30/</t>
+    <t>https://vialplus.com.ua/ua/product/polipropilenovye_meshki_45kh30/</t>
+  </si>
+  <si>
+    <t>Рукав полипропиленовый белый (мешочная ткань)</t>
+  </si>
+  <si>
+    <t>https://vialplus.com.ua/ua/product/rukav-polipropilenovyy-belyy-meshochnaya-tkan/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые нестандартные 150x100 см (Украина)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-100x150-ukraina/</t>
-[...20 lines deleted...]
-    <t>https://vialplus.com.ua/product/rukav-polipropilenovyy-belyy-meshochnaya-tkan/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-nestandartnye-100x150-ukraina/</t>
+  </si>
+  <si>
+    <t>Мешки полипропиленовые 50 кг 105х55 см 62г (Украина)</t>
+  </si>
+  <si>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-62g-ukraina/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 45х30 см белый (Китай) белый</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-35x45-belyy-kitay/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-35x45-belyy-kitay/</t>
+  </si>
+  <si>
+    <t>Рукав полипропиленовый для биг бегов</t>
+  </si>
+  <si>
+    <t>https://vialplus.com.ua/ua/product/rukav-polipropilenovyy-dlya-big-begov/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые нестандартные 200x100 см (Украина)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-100x200-ukraina/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-nestandartnye-100x200-ukraina/</t>
+  </si>
+  <si>
+    <t>Мешки полипропиленовые 25 кг 75х50 см 32 г (Украина) белый (32 грамм)</t>
+  </si>
+  <si>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-25-kg-75kh50-sm-32-g-ukraina/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 55х40 см белый (Китай) белый</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-55x40-belyy-kitay/</t>
-[...17 lines deleted...]
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-62g-ukraina/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-55x40-belyy-kitay/</t>
+  </si>
+  <si>
+    <t>Мешки полипропиленовые 40 кг 90х50 см белый (Украина) белый</t>
+  </si>
+  <si>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-90kh50-belyy-ukraina/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 50 кг 105х55 см 48 г (Украина)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-105kh55-oblegchennyy-48/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-105kh55-oblegchennyy-48/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 25 кг 75х50 см 36 г (Украина) белый (41 грамм)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-36-g-belyy-ukraina/</t>
-[...5 lines deleted...]
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-90kh50-belyy-ukraina/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-36-g-belyy-ukraina/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 40 кг 90х50 см 52 г (Туркменистан) белый</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-90kh50-sm-52-g-tailand/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-90kh50-sm-52-g-tailand/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые нестандартные 150x100 см 169 грамм (Туркменистан)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-150x100-sm-tailand/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-nestandartnye-150x100-sm-tailand/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые нестандартные 200х100 см 225 грамм (Туркменистан)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-200kh100-sm-225-gramm-tailand/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-nestandartnye-200kh100-sm-225-gramm-tailand/</t>
+  </si>
+  <si>
+    <t>Мешки полипропиленовые 90х50 см желтый (Китай) желтый/хаки</t>
+  </si>
+  <si>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-90x50-zheltyy-kitay/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 25 кг 75х50 см 41г (Украина) белый (41 грамм)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-41g-belyy-ukraina/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-41g-belyy-ukraina/</t>
   </si>
   <si>
     <t>у05</t>
   </si>
   <si>
     <t>Мешки полипропиленовые брак, неликвид, б/у 105x55</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-brak-nelikvid-bu/</t>
-[...5 lines deleted...]
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-90x50-zheltyy-kitay/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-brak-nelikvid-bu/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые брак, неликвид, б/у 150x100</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-brak-nelikvid-bu/?sku=205</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-brak-nelikvid-bu/?sku=205</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 25 кг 75х50 см 51 г (Украина) белый (41 грамм)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-51g-belyy-ukraina/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-51g-belyy-ukraina/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 50 кг 105х55 см 50 г (Украина)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-50-g-ukraina/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-50-g-ukraina/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 25 кг 75х50 см 42 г (Туркменистан)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-42-g-tailand/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-42-g-tailand/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 105х55 см зеленый (Китай) зеленый</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-105kh55-zeleniy-kitay/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-105kh55-zeleniy-kitay/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 105х55 см желтый (Китай) желтый/хаки</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-105kh55-zheltyy-kitay/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-105kh55-zheltyy-kitay/</t>
+  </si>
+  <si>
+    <t>Мешки полипропиленовые 105х55 см белый (Китай) белый</t>
+  </si>
+  <si>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-105kh55-belyy-kitay/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 50 кг 105х55 см 70г (Украина)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-70g-ukraina/</t>
-[...5 lines deleted...]
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-105kh55-belyy-kitay/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-70g-ukraina/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 50 кг 105х55 см 62 г (импорт)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-62-g-import/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-62-g-import/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые больших размеров</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki_polipropilenovye_bolshikh_razmerov/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki_polipropilenovye_bolshikh_razmerov/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 50 кг 105х55 см 80 г (Украина)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-80g-ukraina/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-80g-ukraina/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 50 кг 105х55 см 51 г (Индия)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-51-g-indiya/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-51-g-indiya/</t>
+  </si>
+  <si>
+    <t>Мешки полипропиленовые 50 кг 105х60 см 110 г (Украина)</t>
+  </si>
+  <si>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-50-kg-105kh60-sm-110-g-ukraina/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые нестандартные 100x200 (Китай) желтый/хаки</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-100x200-kitay/</t>
-[...5 lines deleted...]
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-50-kg-105kh60-sm-110-g-ukraina/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-nestandartnye-100x200-kitay/</t>
   </si>
   <si>
     <t>у24</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 50 кг 105х55 см (Украина) белый  (48 грамм) 460 ден</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-beliy-105kh55/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-beliy-105kh55/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 50 кг 105х55 см 63 г (Турция)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-63-g-turtsiya/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-63-g-turtsiya/</t>
   </si>
   <si>
     <t>у04</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 50 кг 105х55 см (Украина) белый (52 грамма) 480 ден</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-beliy-105kh55/?sku=158</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-beliy-105kh55/?sku=158</t>
   </si>
   <si>
     <t>у03</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 50 кг 105х55 см (Украина) белый (62 грамма) 600 ден</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-beliy-105kh55/?sku=1</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-beliy-105kh55/?sku=1</t>
   </si>
   <si>
     <t>у02</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 50 кг 105х55 см (Украина) белый (70 грамма) 660 ден</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-beliy-105kh55/?sku=107</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-beliy-105kh55/?sku=107</t>
   </si>
   <si>
     <t>у01</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 50 кг 105х55 см (Украина) белый (80 грамма) 750 ден</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-beliy-105kh55/?sku=108</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-beliy-105kh55/?sku=108</t>
+  </si>
+  <si>
+    <t>Мешки полипропиленовые 50 кг 105х55 см 65 г (Туркменистан)</t>
+  </si>
+  <si>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-65-g-turkmenistan/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые нестандартные 80x140 (Китай) желтый/хаки</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-80x140-kitay/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-nestandartnye-80x140-kitay/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 25 кг 75х50 см 48 г белый (48 грамм)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-48g-belyy/</t>
-[...5 lines deleted...]
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-65-g-turkmenistan/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-48g-belyy/</t>
+  </si>
+  <si>
+    <t>Мешки полипропиленовые нестандартные 80x110 (Китай) желтый/хаки</t>
+  </si>
+  <si>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-nestandartnye-80x110-kitay/</t>
   </si>
   <si>
     <t xml:space="preserve">Мешки полипропиленовые 25 кг 75х50 см 48 г (импорт) </t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-48-g-import/</t>
-[...5 lines deleted...]
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-80x110-kitay/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-48-g-import/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 25 кг 75х50 см 38 г (Украина) белый (41 грамм)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-38-g-belyy-ukraina/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-38-g-belyy-ukraina/</t>
+  </si>
+  <si>
+    <t>Мешки полипропиленовые нестандартные 100x150 (Китай) желтый/хаки</t>
+  </si>
+  <si>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-nestandartnye-100x150-kitay/</t>
   </si>
   <si>
     <t>9872</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 50 кг 110х55 см 73 г (импорт)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-50-kg-110kh55-sm-73-g-import/</t>
-[...5 lines deleted...]
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-100x150-kitay/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-50-kg-110kh55-sm-73-g-import/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 50 кг 105х55 см 80 г (Туркменистан)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-50-kg-105kh55-sm-80-g-turkmenistan/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-50-kg-105kh55-sm-80-g-turkmenistan/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 25 кг 75х50 см 63 г (Украина) белый (41 грамм)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-63g-belyy-ukraina/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-63g-belyy-ukraina/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 50 кг 105х55 см 75 г (Туркменистан)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-75gr/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-75gr/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 25 кг 75х50 см 70г (Украина) белый (41 грамм)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-90g-belyy-ukraina/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-90g-belyy-ukraina/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 75х50 см желтый (Китай) желтый/хаки</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-75x50-zheltyy-kitay/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-75x50-zheltyy-kitay/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 50 кг 105х55 см 70 г (Туркменистан)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-70g-tailand/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-70g-tailand/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 50 кг 105х55 см 65 г Индия</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-50-kg-105kh55-sm-65-g-indiya/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-50-kg-105kh55-sm-65-g-indiya/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 50 кг 105х55 см 90 г (Украина)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-90g-ukraina/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-90g-ukraina/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 50 кг 105х55 см 70-75 г (импорт)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-import/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-import/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 110х55 см (Украина)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-110kh55-ukraina/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-110kh55-ukraina/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 25 кг 75х50 см (Украина) белый (32 грамм)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/polipropilenovye_meshki_75kh50/</t>
+    <t>https://vialplus.com.ua/ua/product/polipropilenovye_meshki_75kh50/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 25 кг 75х50 см (Украина) белый (36 грамм)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/polipropilenovye_meshki_75kh50/?sku=366</t>
+    <t>https://vialplus.com.ua/ua/product/polipropilenovye_meshki_75kh50/?sku=366</t>
   </si>
   <si>
     <t>у10</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 25 кг 75х50 см (Украина) белый (41 грамм)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/polipropilenovye_meshki_75kh50/?sku=2</t>
+    <t>https://vialplus.com.ua/ua/product/polipropilenovye_meshki_75kh50/?sku=2</t>
   </si>
   <si>
     <t>у08</t>
   </si>
   <si>
     <t>Мешки полипропиленовые 25 кг 75х50 см (Украина) белый (51 грамм)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/polipropilenovye_meshki_75kh50/?sku=220</t>
+    <t>https://vialplus.com.ua/ua/product/polipropilenovye_meshki_75kh50/?sku=220</t>
   </si>
   <si>
     <t>Мешки полипропиленовые под заказ (Украина)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-pod-zakaz-ot-5000-sht-ukraina/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-zakaz-ot-5000-sht-ukraina/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые с логотипом (флекопечать) белый</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-s-logotipom/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-s-logotipom/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые нестандартные 120x60 125 г (Украина)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-120x60-ukraina/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-nestandartnye-120x60-ukraina/</t>
   </si>
   <si>
     <t xml:space="preserve">Мешки полипропиленовые нестандартные 120x60 110 г (Украина) </t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-120x60-ukraina-110-g/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-nestandartnye-120x60-ukraina-110-g/</t>
   </si>
   <si>
     <t>​Мешки полипропиленовые под крупу</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki_polipropilenovyye_dlya_zerna_i_krup/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki_polipropilenovyye_dlya_zerna_i_krup/</t>
   </si>
   <si>
     <t>​Полипропиленовые мешки для муки</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/polipropilenovye-meshki-dlya-muki/</t>
+    <t>https://vialplus.com.ua/ua/product/polipropilenovye-meshki-dlya-muki/</t>
   </si>
   <si>
     <t>​Мешки полипропиленовые под высевку</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-pod-vysevku-53-g/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-vysevku-53-g/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые под зерновые</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-pod-zernovye/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-zernovye/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые под продукты питания</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-pod-produkty-pitaniya/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-produkty-pitaniya/</t>
   </si>
   <si>
     <t>​Полипропиленовые мешки для картофеля</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/polipropilenovye-meshki-dlya-kartofelya/</t>
+    <t>https://vialplus.com.ua/ua/product/polipropilenovye-meshki-dlya-kartofelya/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые пищевые</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-pishchevye/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pishchevye/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые под бакалею</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-pod-bakaleyu/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-bakaleyu/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые  для комбикорма</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-dlya-kombikorma/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-dlya-kombikorma/</t>
   </si>
   <si>
     <t>​Мешки полипропиленовые под пеллеты</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-pod-pellety/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-pellety/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые под овощи</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-pod-ovoshchi/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-ovoshchi/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые под фрукты</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-pod-frukty/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-frukty/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые под бобовые</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-pod-bobovye/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-bobovye/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые под орех</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-pod-orekh/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-orekh/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые под специи</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-pod-spetsii/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-spetsii/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые для упаковки посылок</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-dlya-upakovki-posylok/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-dlya-upakovki-posylok/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые под опилки, стружку, щепу</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-pod-opilki-struzhku-shchepu/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-opilki-struzhku-shchepu/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые под таблетированную соль</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-pod-tabletirovannuyu-sol/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-tabletirovannuyu-sol/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые под песок белый</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-pod-pisok/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-pisok/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые под песок желтый/хаки</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-pod-pisok/?sku=76</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-pisok/?sku=76</t>
   </si>
   <si>
     <t>​Полипропиленовые мешки под соль</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/​polipropilenovyye_meshki_dlya_soli/</t>
+    <t>https://vialplus.com.ua/ua/product/​polipropilenovyye_meshki_dlya_soli/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые под древесный уголь</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-pod-ugol/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-ugol/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые под каменный уголь</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-pod-kamennyy-ugol/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-kamennyy-ugol/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые под топливные брикеты</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-pod-brikety/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-brikety/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые под метизы</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-pod-metizy/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-metizy/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые под керамзит</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-pod-keramzit/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-keramzit/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые многоцветные</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-mnogotsvetnye/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-mnogotsvetnye/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые цветные разноцветный</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/tsvetnye_meshki_polipropilenovye/</t>
+    <t>https://vialplus.com.ua/ua/product/tsvetnye_meshki_polipropilenovye/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые под удобрения</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-dlya-udobreniy/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-dlya-udobreniy/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые сахарные</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-sakharnye/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-sakharnye/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые под сахар (сахарные) белый</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-pod-sakhar-sakharnye/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-sakhar-sakharnye/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые с клапаном белый</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-s-klapanom/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-s-klapanom/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые прозрачные</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-prozrachnye/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-prozrachnye/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые ламинированные белый</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-laminirovannye/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-laminirovannye/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые с вкладышем</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki_polipropilenovye_s_vkladyshem/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki_polipropilenovye_s_vkladyshem/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые оптом</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-optom/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-optom/</t>
   </si>
   <si>
     <t>Мешки полипропиленовые в розницу</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polipropilenovye-v-roznitsu/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polipropilenovye-v-roznitsu/</t>
   </si>
   <si>
     <t>Мешки полиэтиленовые HDPE</t>
   </si>
   <si>
     <t>Мешки полиэтиленовые 110х55 см 75 г импорт</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polietilenovye-110kh55-sm-75-g-import/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polietilenovye-110kh55-sm-75-g-import/</t>
   </si>
   <si>
     <t>Мешки полиэтиленовые 90х55 см 62 г импорт белый</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polietilenovye-90kh55-sm-62-g/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polietilenovye-90kh55-sm-62-g/</t>
   </si>
   <si>
     <t>Мешки полиэтиленовые 90х55 см 62 г импорт зеленый</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polietilenovye-90kh55-sm-62-g/?sku=420</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polietilenovye-90kh55-sm-62-g/?sku=420</t>
   </si>
   <si>
     <t>Мешки полиэтиленовые 75х55 см 52 г импорт</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki-polietilenovye-75kh55-sm-52-g-import/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki-polietilenovye-75kh55-sm-52-g-import/</t>
   </si>
   <si>
     <t>Мешки для строительного мусора</t>
   </si>
   <si>
     <t>Мешок полипропиленовый 40 кг 90х55 см 42 г (Украина)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshok-polipropilenovyy-40-kg-90kh55-sm-42-g-ukraina/</t>
+    <t>https://vialplus.com.ua/ua/product/meshok-polipropilenovyy-40-kg-90kh55-sm-42-g-ukraina/</t>
   </si>
   <si>
     <t>у07</t>
   </si>
   <si>
     <t>Мешок полипропиленовый 40 кг 90х55 см 43 г (Украина)</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshok-polipropilenovyy-90kh55-oblegchennyy/</t>
+    <t>https://vialplus.com.ua/ua/product/meshok-polipropilenovyy-90kh55-oblegchennyy/</t>
   </si>
   <si>
     <t>Мешки для строительного мусора (полипропиленовые) белый</t>
   </si>
   <si>
-    <t>https://vialplus.com.ua/product/meshki_dlya_stroitelnogo_musora_polipropilenovye_meshki/</t>
+    <t>https://vialplus.com.ua/ua/product/meshki_dlya_stroitelnogo_musora_polipropilenovye_meshki/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -1181,51 +1181,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-120x100-sm-tailand/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-120x100-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/polipropilenovye_meshki_45kh30/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-100x150-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-52g-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/polipropilenovye_meshki_55kh40/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/rukav-polipropilenovyy-belyy-meshochnaya-tkan/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-35x45-belyy-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-100x200-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-55x40-belyy-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/rukav-polipropilenovyy-dlya-big-begov/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-25-kg-75kh50-sm-32-g-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-62g-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-105kh55-oblegchennyy-48/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-36-g-belyy-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-90kh50-belyy-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-90kh50-sm-52-g-tailand/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-150x100-sm-tailand/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-200kh100-sm-225-gramm-tailand/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-41g-belyy-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-brak-nelikvid-bu/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-90x50-zheltyy-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-brak-nelikvid-bu/?sku=205" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-51g-belyy-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-50-g-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-42-g-tailand/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-105kh55-zeleniy-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-105kh55-zheltyy-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-70g-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-105kh55-belyy-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-62-g-import/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki_polipropilenovye_bolshikh_razmerov/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-80g-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-51-g-indiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-100x200-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-50-kg-105kh60-sm-110-g-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-beliy-105kh55/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-63-g-turtsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-beliy-105kh55/?sku=158" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-beliy-105kh55/?sku=1" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-beliy-105kh55/?sku=107" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-beliy-105kh55/?sku=108" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-80x140-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-48g-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-65-g-turkmenistan/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-48-g-import/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-80x110-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-38-g-belyy-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-50-kg-110kh55-sm-73-g-import/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-100x150-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-50-kg-105kh55-sm-80-g-turkmenistan/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-63g-belyy-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-75gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-90g-belyy-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-75x50-zheltyy-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-70g-tailand/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-50-kg-105kh55-sm-65-g-indiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-90g-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-import/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-110kh55-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/polipropilenovye_meshki_75kh50/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/polipropilenovye_meshki_75kh50/?sku=366" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/polipropilenovye_meshki_75kh50/?sku=2" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/polipropilenovye_meshki_75kh50/?sku=220" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-zakaz-ot-5000-sht-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-s-logotipom/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-120x60-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-nestandartnye-120x60-ukraina-110-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki_polipropilenovyye_dlya_zerna_i_krup/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/polipropilenovye-meshki-dlya-muki/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-vysevku-53-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-zernovye/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-produkty-pitaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/polipropilenovye-meshki-dlya-kartofelya/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pishchevye/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-bakaleyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-dlya-kombikorma/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-pellety/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-ovoshchi/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-frukty/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-bobovye/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-orekh/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-spetsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-dlya-upakovki-posylok/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-opilki-struzhku-shchepu/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-tabletirovannuyu-sol/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-pisok/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-pisok/?sku=76" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/&#8203;polipropilenovyye_meshki_dlya_soli/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-ugol/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-kamennyy-ugol/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-brikety/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-metizy/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-keramzit/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-mnogotsvetnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/tsvetnye_meshki_polipropilenovye/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-dlya-udobreniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-sakharnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-pod-sakhar-sakharnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-s-klapanom/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-prozrachnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-laminirovannye/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki_polipropilenovye_s_vkladyshem/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-optom/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polipropilenovye-v-roznitsu/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polietilenovye-110kh55-sm-75-g-import/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polietilenovye-90kh55-sm-62-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polietilenovye-90kh55-sm-62-g/?sku=420" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki-polietilenovye-75kh55-sm-52-g-import/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshok-polipropilenovyy-40-kg-90kh55-sm-42-g-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshok-polipropilenovyy-90kh55-oblegchennyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/product/meshki_dlya_stroitelnogo_musora_polipropilenovye_meshki/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-nestandartnye-120x100-sm-tailand/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-nestandartnye-120x100-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-52g-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/polipropilenovye_meshki_55kh40/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/polipropilenovye_meshki_45kh30/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/rukav-polipropilenovyy-belyy-meshochnaya-tkan/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-nestandartnye-100x150-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-62g-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-35x45-belyy-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/rukav-polipropilenovyy-dlya-big-begov/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-nestandartnye-100x200-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-25-kg-75kh50-sm-32-g-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-55x40-belyy-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-90kh50-belyy-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-105kh55-oblegchennyy-48/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-36-g-belyy-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-90kh50-sm-52-g-tailand/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-nestandartnye-150x100-sm-tailand/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-nestandartnye-200kh100-sm-225-gramm-tailand/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-90x50-zheltyy-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-41g-belyy-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-brak-nelikvid-bu/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-brak-nelikvid-bu/?sku=205" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-51g-belyy-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-50-g-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-42-g-tailand/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-105kh55-zeleniy-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-105kh55-zheltyy-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-105kh55-belyy-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-70g-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-62-g-import/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki_polipropilenovye_bolshikh_razmerov/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-80g-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-51-g-indiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-50-kg-105kh60-sm-110-g-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-nestandartnye-100x200-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-beliy-105kh55/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-63-g-turtsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-beliy-105kh55/?sku=158" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-beliy-105kh55/?sku=1" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-beliy-105kh55/?sku=107" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-beliy-105kh55/?sku=108" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-65-g-turkmenistan/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-nestandartnye-80x140-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-48g-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-nestandartnye-80x110-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-48-g-import/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-38-g-belyy-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-nestandartnye-100x150-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-50-kg-110kh55-sm-73-g-import/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-50-kg-105kh55-sm-80-g-turkmenistan/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-63g-belyy-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-75gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-25-kg-75kh50-sm-90g-belyy-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-75x50-zheltyy-kitay/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-70g-tailand/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-50-kg-105kh55-sm-65-g-indiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-90g-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-na-50-kg-105kh55-sm-import/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-110kh55-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/polipropilenovye_meshki_75kh50/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/polipropilenovye_meshki_75kh50/?sku=366" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/polipropilenovye_meshki_75kh50/?sku=2" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/polipropilenovye_meshki_75kh50/?sku=220" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-zakaz-ot-5000-sht-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-s-logotipom/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-nestandartnye-120x60-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-nestandartnye-120x60-ukraina-110-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki_polipropilenovyye_dlya_zerna_i_krup/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/polipropilenovye-meshki-dlya-muki/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-vysevku-53-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-zernovye/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-produkty-pitaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/polipropilenovye-meshki-dlya-kartofelya/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pishchevye/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-bakaleyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-dlya-kombikorma/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-pellety/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-ovoshchi/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-frukty/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-bobovye/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-orekh/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-spetsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-dlya-upakovki-posylok/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-opilki-struzhku-shchepu/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-tabletirovannuyu-sol/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-pisok/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-pisok/?sku=76" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/&#8203;polipropilenovyye_meshki_dlya_soli/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-ugol/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-kamennyy-ugol/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-brikety/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-metizy/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-keramzit/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-mnogotsvetnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/tsvetnye_meshki_polipropilenovye/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-dlya-udobreniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-sakharnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-pod-sakhar-sakharnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-s-klapanom/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-prozrachnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-laminirovannye/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki_polipropilenovye_s_vkladyshem/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-optom/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polipropilenovye-v-roznitsu/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polietilenovye-110kh55-sm-75-g-import/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polietilenovye-90kh55-sm-62-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polietilenovye-90kh55-sm-62-g/?sku=420" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki-polietilenovye-75kh55-sm-52-g-import/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshok-polipropilenovyy-40-kg-90kh55-sm-42-g-ukraina/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshok-polipropilenovyy-90kh55-oblegchennyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vialplus.com.ua/ua/product/meshki_dlya_stroitelnogo_musora_polipropilenovye_meshki/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F121"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F121" sqref="F121"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -1283,284 +1283,284 @@
       </c>
       <c r="F6" s="14">
         <v>11.03</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="10"/>
       <c r="C7" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="6"/>
       <c r="F7" s="14">
         <v>23.2</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
-      <c r="B8" s="10" t="s">
+      <c r="B8" s="10"/>
+      <c r="C8" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="C8" s="7" t="s">
+      <c r="D8" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="D8" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E8" s="6"/>
+      <c r="E8" s="6">
+        <v>0</v>
+      </c>
       <c r="F8" s="14">
-        <v>2.6</v>
+        <v>6.9</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
-      <c r="B9" s="10"/>
+      <c r="B9" s="10" t="s">
+        <v>14</v>
+      </c>
       <c r="C9" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>16</v>
       </c>
       <c r="E9" s="6"/>
       <c r="F9" s="14">
-        <v>26.9</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
-      <c r="B10" s="10"/>
+      <c r="B10" s="10" t="s">
+        <v>17</v>
+      </c>
       <c r="C10" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D10" s="6" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="E10" s="6"/>
       <c r="F10" s="14">
-        <v>6.9</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
-      <c r="B11" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B11" s="10"/>
       <c r="C11" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="6"/>
       <c r="F11" s="14">
-        <v>3.3</v>
+        <v>98.40000000000001</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="10"/>
       <c r="C12" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>23</v>
       </c>
       <c r="E12" s="6"/>
       <c r="F12" s="14">
-        <v>98.40000000000001</v>
+        <v>26.9</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="10"/>
       <c r="C13" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="E13" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E13" s="6"/>
       <c r="F13" s="14">
-        <v>2</v>
+        <v>8.24</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="10"/>
       <c r="C14" s="7" t="s">
         <v>26</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="E14" s="6"/>
+      <c r="E14" s="6">
+        <v>0</v>
+      </c>
       <c r="F14" s="14">
-        <v>35.86</v>
+        <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="10"/>
       <c r="C15" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E15" s="6">
         <v>0</v>
       </c>
       <c r="F15" s="14">
-        <v>2.2</v>
+        <v>100.5</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="10"/>
       <c r="C16" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="E16" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E16" s="6"/>
       <c r="F16" s="14">
-        <v>100.5</v>
+        <v>35.86</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="10"/>
       <c r="C17" s="7" t="s">
         <v>32</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E17" s="6"/>
       <c r="F17" s="14">
         <v>4.64</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="10"/>
       <c r="C18" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="E18" s="6"/>
+      <c r="E18" s="6">
+        <v>0</v>
+      </c>
       <c r="F18" s="14">
-        <v>8.24</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="10"/>
       <c r="C19" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="E19" s="6"/>
+      <c r="E19" s="6">
+        <v>0</v>
+      </c>
       <c r="F19" s="14">
-        <v>6.56</v>
+        <v>4.3</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="10"/>
       <c r="C20" s="7" t="s">
         <v>38</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="E20" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E20" s="6"/>
       <c r="F20" s="14">
-        <v>0.2</v>
+        <v>6.56</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="10"/>
       <c r="C21" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>41</v>
       </c>
       <c r="E21" s="6">
         <v>0</v>
       </c>
       <c r="F21" s="14">
-        <v>4.3</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="10"/>
       <c r="C22" s="7" t="s">
         <v>42</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>43</v>
       </c>
       <c r="E22" s="6">
         <v>0</v>
       </c>
       <c r="F22" s="14">
         <v>3.8</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="10"/>
@@ -1584,91 +1584,91 @@
       <c r="B24" s="10"/>
       <c r="C24" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>47</v>
       </c>
       <c r="E24" s="6">
         <v>0</v>
       </c>
       <c r="F24" s="14">
         <v>19.6</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="10"/>
       <c r="C25" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>49</v>
       </c>
-      <c r="E25" s="6"/>
+      <c r="E25" s="6">
+        <v>0</v>
+      </c>
       <c r="F25" s="14">
-        <v>5.84</v>
+        <v>3.4</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
-      <c r="B26" s="10" t="s">
+      <c r="B26" s="10"/>
+      <c r="C26" s="7" t="s">
         <v>50</v>
       </c>
-      <c r="C26" s="7" t="s">
+      <c r="D26" s="6" t="s">
         <v>51</v>
       </c>
-      <c r="D26" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E26" s="6"/>
       <c r="F26" s="14">
-        <v>2.7</v>
+        <v>5.84</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
-      <c r="B27" s="10"/>
+      <c r="B27" s="10" t="s">
+        <v>52</v>
+      </c>
       <c r="C27" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>54</v>
       </c>
       <c r="E27" s="6">
         <v>0</v>
       </c>
       <c r="F27" s="14">
-        <v>3.4</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="10"/>
       <c r="C28" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>56</v>
       </c>
       <c r="E28" s="6">
         <v>0</v>
       </c>
       <c r="F28" s="14">
         <v>7.7</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="10"/>
@@ -1744,71 +1744,71 @@
       <c r="B33" s="10"/>
       <c r="C33" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>66</v>
       </c>
       <c r="E33" s="6">
         <v>0</v>
       </c>
       <c r="F33" s="14">
         <v>4.2</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="10"/>
       <c r="C34" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>68</v>
       </c>
-      <c r="E34" s="6"/>
+      <c r="E34" s="6">
+        <v>0</v>
+      </c>
       <c r="F34" s="14">
-        <v>9.199999999999999</v>
+        <v>4.7</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="10"/>
       <c r="C35" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>70</v>
       </c>
-      <c r="E35" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E35" s="6"/>
       <c r="F35" s="14">
-        <v>4.7</v>
+        <v>9.199999999999999</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="10"/>
       <c r="C36" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>72</v>
       </c>
       <c r="E36" s="6">
         <v>0</v>
       </c>
       <c r="F36" s="14">
         <v>5.7</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="10"/>
@@ -1848,71 +1848,71 @@
       <c r="B39" s="10"/>
       <c r="C39" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>78</v>
       </c>
       <c r="E39" s="6">
         <v>0</v>
       </c>
       <c r="F39" s="14">
         <v>7.02</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="10"/>
       <c r="C40" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>80</v>
       </c>
-      <c r="E40" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E40" s="6"/>
       <c r="F40" s="14">
-        <v>15.7</v>
+        <v>14.06</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>36</v>
       </c>
       <c r="B41" s="10"/>
       <c r="C41" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>82</v>
       </c>
-      <c r="E41" s="6"/>
+      <c r="E41" s="6">
+        <v>0</v>
+      </c>
       <c r="F41" s="14">
-        <v>14.06</v>
+        <v>15.7</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>37</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>83</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>85</v>
       </c>
       <c r="E42" s="6"/>
       <c r="F42" s="14">
         <v>6.56</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="10"/>
@@ -1996,179 +1996,179 @@
         <v>98</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>99</v>
       </c>
       <c r="E47" s="6"/>
       <c r="F47" s="14">
         <v>10.4</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="10"/>
       <c r="C48" s="7" t="s">
         <v>100</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>101</v>
       </c>
       <c r="E48" s="6">
         <v>0</v>
       </c>
       <c r="F48" s="14">
-        <v>5.7</v>
+        <v>4.4</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>44</v>
       </c>
       <c r="B49" s="10"/>
       <c r="C49" s="7" t="s">
         <v>102</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>103</v>
       </c>
       <c r="E49" s="6">
         <v>0</v>
       </c>
       <c r="F49" s="14">
-        <v>0.2</v>
+        <v>5.7</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>45</v>
       </c>
       <c r="B50" s="10"/>
       <c r="C50" s="7" t="s">
         <v>104</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>105</v>
       </c>
       <c r="E50" s="6">
         <v>0</v>
       </c>
       <c r="F50" s="14">
-        <v>4.4</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
         <v>46</v>
       </c>
       <c r="B51" s="10"/>
       <c r="C51" s="7" t="s">
         <v>106</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>107</v>
       </c>
       <c r="E51" s="6">
         <v>0</v>
       </c>
       <c r="F51" s="14">
-        <v>0.2</v>
+        <v>4.7</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>47</v>
       </c>
       <c r="B52" s="10"/>
       <c r="C52" s="7" t="s">
         <v>108</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>109</v>
       </c>
       <c r="E52" s="6">
         <v>0</v>
       </c>
       <c r="F52" s="14">
-        <v>4.7</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>48</v>
       </c>
       <c r="B53" s="10"/>
       <c r="C53" s="7" t="s">
         <v>110</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>111</v>
       </c>
       <c r="E53" s="6">
         <v>0</v>
       </c>
       <c r="F53" s="14">
         <v>0.2</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>49</v>
       </c>
-      <c r="B54" s="10" t="s">
+      <c r="B54" s="10"/>
+      <c r="C54" s="7" t="s">
         <v>112</v>
       </c>
-      <c r="C54" s="7" t="s">
+      <c r="D54" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="D54" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E54" s="6">
         <v>0</v>
       </c>
       <c r="F54" s="14">
-        <v>0.4</v>
+        <v>12.7</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>50</v>
       </c>
-      <c r="B55" s="10"/>
+      <c r="B55" s="10" t="s">
+        <v>114</v>
+      </c>
       <c r="C55" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>116</v>
       </c>
       <c r="E55" s="6">
         <v>0</v>
       </c>
       <c r="F55" s="14">
-        <v>12.7</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
         <v>51</v>
       </c>
       <c r="B56" s="10"/>
       <c r="C56" s="7" t="s">
         <v>117</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>118</v>
       </c>
       <c r="E56" s="6">
         <v>0</v>
       </c>
       <c r="F56" s="14">
         <v>6.3</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
         <v>52</v>
       </c>
       <c r="B57" s="10"/>